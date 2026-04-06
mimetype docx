--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -224,586 +224,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Term-Structure of Foreign Direct Investment Into Vietnam Economy</w:t>
+                <w:t xml:space="preserve">Economic Robustness Under Current Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863069v1</w:t>
+                <w:t xml:space="preserve">hal-03863197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nền tảng Kinh tế Vĩ mô của Việt Nam trong Hội nhập Kinh tế Quốc tế: Tổng quan Nghiên cứu và Hàm ý Kiềm chế Lạm phát Hiện nay</w:t>
+                <w:t xml:space="preserve">Fast and Sustainable Development in Digital Revolution: An Application of Kuznets Curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750088v1</w:t>
+                <w:t xml:space="preserve">hal-03863049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnam Macroeconomic Resilience Toward External Shocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic Growth and Inflation Tradeoffs within Global Stagflation: Evidence in Vietnam Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03863100v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Financial Economy and Real Economy</w:t>
+                <w:t xml:space="preserve">Global Trade Cycle and Financial Cycle in Vietnam Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863210v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Sustainable Development in Digital Revolution: An Application of Kuznets Curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vietnam Macroeconomic Resilience Toward External Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hong Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863049v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trade Cycle and Financial Cycle in Vietnam Economy</w:t>
+                <w:t xml:space="preserve">Interaction between Financial Economy and Real Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863141v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Robustness Under Current Covid-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Term-Structure of Foreign Direct Investment Into Vietnam Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863197v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Growth and Inflation Tradeoffs within Global Stagflation: Evidence in Vietnam Economy</w:t>
+                <w:t xml:space="preserve">Nền tảng Kinh tế Vĩ mô của Việt Nam trong Hội nhập Kinh tế Quốc tế: Tổng quan Nghiên cứu và Hàm ý Kiềm chế Lạm phát Hiện nay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Thanh Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Mai Trang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774248v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Debts and Trade Balance: An International Evidence</w:t>
               </w:r>
@@ -1313,164 +1313,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Capital Flows When Safe Assets Scarcity Matters</w:t>
+                <w:t xml:space="preserve">Development Orbit of Central Cities in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112750v2</w:t>
+                <w:t xml:space="preserve">hal-03265161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development Orbit of Central Cities in Vietnam</w:t>
+                <w:t xml:space="preserve">International Capital Flows When Safe Assets Scarcity Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoan Nguyen Thi Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265161v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Assets at Financial Globalization</w:t>
               </w:r>
@@ -1639,51 +1639,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity growth and international capital flows in an integrated world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Ly-Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics and Finance. Université Panthéon-Sorbonne - Paris I; Universität Bielefeld, 2017. English. </w:t>
+              <w:t xml:space="preserve">Economics and Finance. Université Panthéon-Sorbonne - Paris I; Universität Bielefeld (Allemagne ; 1969-..), 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA01E044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Dai Hung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thanh Cong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai Trang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Son" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vo Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112750v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935173v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Hoan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly-Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Dai Hung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Son" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thanh Cong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai Trang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vo Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112750v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935173v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Hoan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly-Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>