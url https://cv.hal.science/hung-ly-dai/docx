--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -224,287 +224,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Robustness Under Current Covid-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Fast and Sustainable Development in Digital Revolution: An Application of Kuznets Curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863197v1</w:t>
+                <w:t xml:space="preserve">hal-03863049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Sustainable Development in Digital Revolution: An Application of Kuznets Curve</w:t>
+                <w:t xml:space="preserve">Global Trade Cycle and Financial Cycle in Vietnam Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863049v1</w:t>
+                <w:t xml:space="preserve">hal-03863141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Growth and Inflation Tradeoffs within Global Stagflation: Evidence in Vietnam Economy</w:t>
+                <w:t xml:space="preserve">Economic Robustness Under Current Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774248v1</w:t>
+                <w:t xml:space="preserve">hal-03863197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trade Cycle and Financial Cycle in Vietnam Economy</w:t>
+                <w:t xml:space="preserve">Economic Growth and Inflation Tradeoffs within Global Stagflation: Evidence in Vietnam Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863141v1</w:t>
+                <w:t xml:space="preserve">hal-03774248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietnam Macroeconomic Resilience Toward External Shocks</w:t>
               </w:r>
@@ -1101,89 +1101,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady State Growth of Vietnam Economy</w:t>
+                <w:t xml:space="preserve">External Debts and Economic Growth when Debts Rating Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275275v1</w:t>
+                <w:t xml:space="preserve">hal-03277527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Debts Flows</w:t>
               </w:r>
@@ -1251,89 +1251,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Debts and Economic Growth when Debts Rating Matters</w:t>
+                <w:t xml:space="preserve">Steady State Growth of Vietnam Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Dai Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277527v1</w:t>
+                <w:t xml:space="preserve">hal-03275275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Orbit of Central Cities in Vietnam</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Dai Hung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Son" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thanh Cong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai Trang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vo Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112750v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935173v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Hoan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly-Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Dai Hung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Son" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thanh Cong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai Trang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Bui Thi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vo Tri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112750v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935173v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Hoan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Ly-Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>