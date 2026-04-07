--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04788875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
+                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">François Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernard</w:t>
+                <w:t xml:space="preserve">Michel Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michy</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vollaire</w:t>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04788784v1</w:t>
+                <w:t xml:space="preserve">hal-03715094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bulteau</w:t>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thépaut</w:t>
+                <w:t xml:space="preserve">Thierry Michy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.235-245. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715094v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04788784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verteporfin-Loaded Lipid Nanoparticles Improve Ovarian Cancer Photodynamic Therapy In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.1760. </w:t>
@@ -1887,64 +1887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.1-13. </w:t>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
+                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Jeannot</w:t>
+                <w:t xml:space="preserve">Marie Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cony Gauche</w:t>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Pascal Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 420, pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151669v1</w:t>
+                <w:t xml:space="preserve">inserm-02337427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perron</w:t>
+                <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hatat</w:t>
+                <w:t xml:space="preserve">Cony Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
+                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 420, pp.146-155. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02337427v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma circulating tumor DNA levels for the monitoring of melanoma patients: landscape of available technologies and clinical applications</w:t>
               </w:r>
@@ -2678,64 +2678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,64 +2799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinase inhibitor Pyr1 reduces the growth and metastatic load of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Beerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,103 +2920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting CD44 receptor-positive lung tumors using polysaccharide-based nanocarriers: Influence of nanoparticle size and administration route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.921-932. </w:t>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.1301. </w:t>
@@ -3188,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic activity of vorinostat combined with gefitinib but not with sorafenib in mutant KRAS human non-small cell lung cancers and hepatocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Beldjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Breiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,717 +3718,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PI3K/AKT pathway promotes gefitinib resistance in mutant KRAS lung adenocarcinoma by a deacetylase-dependent mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide-based nanocarriers targeting CD44 for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Busser</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wislez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Robin</w:t>
+                <w:t xml:space="preserve">M Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (Suppl 5), pp.S191-S191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0959-8049(14)50697-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.28594⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349444v1</w:t>
+                <w:t xml:space="preserve">hal-01369949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-based nanocarriers targeting CD44 for lung cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The PI3K/AKT pathway promotes gefitinib resistance in mutant KRAS lung adenocarcinoma by a deacetylase-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lavaud</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
+                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Henry</w:t>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0959-8049(14)50697-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (11), pp.2560-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369949v1</w:t>
+                <w:t xml:space="preserve">hal-02349444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple roles of amphiregulin in human cancer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Busser</w:t>
+                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.582-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00602082v1</w:t>
+                <w:t xml:space="preserve">inserm-00559542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor-1 receptor inhibition overcomes gefitinib resistance in mucinous lung adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wislez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (1), pp.83-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00598462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+                <w:t xml:space="preserve">The multiple roles of amphiregulin in human cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (7), pp.582-8. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1816 (2), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00559542v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00602082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiregulin promotes resistance to gefitinib in nonsmall cell lung cancer cells by regulating Ku70 acetylation.</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,295 +4676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00425468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00333661v1</w:t>
+                <w:t xml:space="preserve">inserm-00369024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (7-8), pp.511-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00369024v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00333661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and insulin-like growth factor-1 inhibits Bax- and Bad-mediated apoptosis via a protein kinase C-dependent pathway in non-small cell lung cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and IGF1 inhibits Bax-and Bad-apoptis via a PKC-dependent pathway in non-small cell lung cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,382 +5182,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+                <w:t xml:space="preserve">Patrice Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349460v1</w:t>
+                <w:t xml:space="preserve">hal-02349471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabie</w:t>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.143.2.8643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (51), pp.49127-49133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M207584200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349491v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Alain Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.143.2.8643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349471v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle arrest is sufficient for p53-mediated tumor regression</w:t>
               </w:r>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dubrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F de Fraipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,103 +5668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Sensitizes Human H358 Cell Line to p53-mediated Apoptosis by Inducing Mitochondrial Translocation and Conformational Change of BAX Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Solary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (42), pp.38980-38987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Genes Encoding the Vasopressin-Activated Calcium-Mobilizing Receptor and the Dual Angiotensin II/Vasopressin Receptor in the Rat Central Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,77 +5953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological characterization of volume-sensitive, taurine permeable anion channels in rat supraoptic glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise C. Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The V 1a and V 1b , But Not V 2 , Vasopressin Receptor Genes Are Expressed in the Supraoptic Nucleus of the Rat Hypothalamus, and the Transcripts Are Essentially Colocalized in the Vasopressinergic Magnocellular Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boissin-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazareth M Carigga Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed G Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>