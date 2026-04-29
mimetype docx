--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04788875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
+                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bulteau</w:t>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thépaut</w:t>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Thierry Michy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715094v2</w:t>
+                <w:t xml:space="preserve">inserm-04788784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernard</w:t>
+                <w:t xml:space="preserve">François Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michy</w:t>
+                <w:t xml:space="preserve">Michel Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vollaire</w:t>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.1059. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.235-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04788784v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verteporfin-Loaded Lipid Nanoparticles Improve Ovarian Cancer Photodynamic Therapy In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.1760. </w:t>
@@ -1887,64 +1887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.1-13. </w:t>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
+                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guerard</w:t>
+                <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robin</w:t>
+                <w:t xml:space="preserve">Cony Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
+                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02337427v1</w:t>
+                <w:t xml:space="preserve">hal-02151669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Jeannot</w:t>
+                <w:t xml:space="preserve">Pascal Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cony Gauche</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 275, pp.117-128. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 420, pp.146-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151669v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02337427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma circulating tumor DNA levels for the monitoring of melanoma patients: landscape of available technologies and clinical applications</w:t>
               </w:r>
@@ -2678,64 +2678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,64 +2799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinase inhibitor Pyr1 reduces the growth and metastatic load of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Beerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,103 +2920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting CD44 receptor-positive lung tumors using polysaccharide-based nanocarriers: Influence of nanoparticle size and administration route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.921-932. </w:t>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.1301. </w:t>
@@ -3188,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic activity of vorinostat combined with gefitinib but not with sorafenib in mutant KRAS human non-small cell lung cancers and hepatocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Beldjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Breiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,64 +3724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide-based nanocarriers targeting CD44 for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PI3K/AKT pathway promotes gefitinib resistance in mutant KRAS lung adenocarcinoma by a deacetylase-dependent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,437 +3998,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin-like growth factor-1 receptor inhibition overcomes gefitinib resistance in mucinous lung adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+                <w:t xml:space="preserve">Martine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Corine Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00559542v1</w:t>
+                <w:t xml:space="preserve">inserm-00598462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor-1 receptor inhibition overcomes gefitinib resistance in mucinous lung adenocarcinoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The multiple roles of amphiregulin in human cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.2897⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1816 (2), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00598462v1</w:t>
+                <w:t xml:space="preserve">inserm-00602082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple roles of amphiregulin in human cancer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Busser</w:t>
+                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1816 (2), pp.119-131. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.582-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00602082v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00559542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiregulin promotes resistance to gefitinib in nonsmall cell lung cancer cells by regulating Ku70 acetylation.</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,295 +4676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00425468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (7-8), pp.511-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00369024v1</w:t>
+                <w:t xml:space="preserve">inserm-00333661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (7-8), pp.511-2. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00333661v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00369024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and insulin-like growth factor-1 inhibits Bax- and Bad-mediated apoptosis via a protein kinase C-dependent pathway in non-small cell lung cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and IGF1 inhibits Bax-and Bad-apoptis via a PKC-dependent pathway in non-small cell lung cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,667 +5182,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie C. Favrot</w:t>
+                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hurbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (51), pp.49127-49133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M207584200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349471v1</w:t>
+                <w:t xml:space="preserve">hal-02349460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M207584200⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.143.2.8643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349460v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rabie</w:t>
+                <w:t xml:space="preserve">Patrice Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349491v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle arrest is sufficient for p53-mediated tumor regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine Sensitizes Human H358 Cell Line to p53-mediated Apoptosis by Inducing Mitochondrial Translocation and Conformational Change of BAX Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Dubrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-L Coll</w:t>
+                <w:t xml:space="preserve">Eric Solary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hurbin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (42), pp.38980-38987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M102683200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349477v1</w:t>
+                <w:t xml:space="preserve">hal-02349481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Sensitizes Human H358 Cell Line to p53-mediated Apoptosis by Inducing Mitochondrial Translocation and Conformational Change of BAX Protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+                <w:t xml:space="preserve">Cell cycle arrest is sufficient for p53-mediated tumor regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Solary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F de Fraipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lantejoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.1705 - 1712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349481v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Genes Encoding the Vasopressin-Activated Calcium-Mobilizing Receptor and the Dual Angiotensin II/Vasopressin Receptor in the Rat Central Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,77 +5953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological characterization of volume-sensitive, taurine permeable anion channels in rat supraoptic glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise C. Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The V 1a and V 1b , But Not V 2 , Vasopressin Receptor Genes Are Expressed in the Supraoptic Nucleus of the Rat Hypothalamus, and the Transcripts Are Essentially Colocalized in the Vasopressinergic Magnocellular Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boissin-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazareth M Carigga Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed G Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>