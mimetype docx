--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04788875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
+                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">François Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernard</w:t>
+                <w:t xml:space="preserve">Michel Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michy</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vollaire</w:t>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04788784v1</w:t>
+                <w:t xml:space="preserve">hal-03715094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Tn-antigen-positive human tumors with a recombinant human macrophage galactose C-type lectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumor-Specific Imaging with Angiostamp800 or Bevacizumab-IRDye 800CW Improves Fluorescence-Guided Surgery over Indocyanine Green in Peritoneal Carcinomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bulteau</w:t>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thépaut</w:t>
+                <w:t xml:space="preserve">Thierry Michy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Mélanie Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.235-245. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715094v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04788784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verteporfin-Loaded Lipid Nanoparticles Improve Ovarian Cancer Photodynamic Therapy In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.1760. </w:t>
@@ -1887,64 +1887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.1-13. </w:t>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
+                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Jeannot</w:t>
+                <w:t xml:space="preserve">Marie Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cony Gauche</w:t>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Pascal Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 420, pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151669v1</w:t>
+                <w:t xml:space="preserve">inserm-02337427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear translocation of IGF1R by intracellular amphiregulin contributes to the resistance of lung tumour cells to EGFR-TKI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-tumor efficacy of hyaluronan-based nanoparticles for the co-delivery of drugs in lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perron</w:t>
+                <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hatat</w:t>
+                <w:t xml:space="preserve">Cony Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David-Boudet</w:t>
+                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 420, pp.146-155. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.01.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02337427v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma circulating tumor DNA levels for the monitoring of melanoma patients: landscape of available technologies and clinical applications</w:t>
               </w:r>
@@ -2646,429 +2646,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01599698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared fluorescence imaging-guided surgery improves recurrence-free survival rate in novel orthotopic animal model of head and neck squamous cell carcinoma</w:t>
+                <w:t xml:space="preserve">LIM Kinase inhibitor Pyr1 reduces the growth and metastatic load of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihab Atallah</w:t>
+                <w:t xml:space="preserve">Chloé Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Milet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">Evelyne Beerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile P. Reyt</w:t>
+                <w:t xml:space="preserve">Leanne De Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (S1), pp.E246-E255. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (12), pp.3541-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.23980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349412v1</w:t>
+                <w:t xml:space="preserve">hal-01800008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM Kinase inhibitor Pyr1 reduces the growth and metastatic load of breast cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting CD44 receptor-positive lung tumors using polysaccharide-based nanocarriers: Influence of nanoparticle size and administration route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Prunier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leanne De Koning</w:t>
+                <w:t xml:space="preserve">Jonathan Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1864⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.921-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800008v1</w:t>
+                <w:t xml:space="preserve">hal-01360462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting CD44 receptor-positive lung tumors using polysaccharide-based nanocarriers: Influence of nanoparticle size and administration route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
+                <w:t xml:space="preserve">Near-infrared fluorescence imaging-guided surgery improves recurrence-free survival rate in novel orthotopic animal model of head and neck squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lavaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.921-932. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (S1), pp.E246-E255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2015.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.23980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360462v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Clustering and Internalization of Integrin αvβ3 With a Tetrameric RGD-synthetic Peptide”</w:t>
               </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.1301. </w:t>
@@ -3188,51 +3188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic activity of vorinostat combined with gefitinib but not with sorafenib in mutant KRAS human non-small cell lung cancers and hepatocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,90 +3322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of near-infrared fluorescence imaging in head and neck cancer surgery: from animal models to humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Adrien Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Beldjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Breiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,77 +3724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide-based nanocarriers targeting CD44 for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mazzaferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PI3K/AKT pathway promotes gefitinib resistance in mutant KRAS lung adenocarcinoma by a deacetylase-dependent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,173 +3998,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-like growth factor-1 receptor inhibition overcomes gefitinib resistance in mucinous lung adenocarcinoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Tenaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.2897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.582-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00598462v1</w:t>
+                <w:t xml:space="preserve">inserm-00559542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of amphiregulin in human cancer.</w:t>
               </w:r>
@@ -4202,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1816 (2), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4274,161 +4262,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00602082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of a proapoptotic peptide to tumors in vivo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin-like growth factor-1 receptor inhibition overcomes gefitinib resistance in mucinous lung adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+                <w:t xml:space="preserve">Martine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Corine Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.542245⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00559542v1</w:t>
+                <w:t xml:space="preserve">inserm-00598462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiregulin promotes resistance to gefitinib in nonsmall cell lung cancer cells by regulating Ku70 acetylation.</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,295 +4676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00425468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00333661v1</w:t>
+                <w:t xml:space="preserve">inserm-00369024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and internalization of integrin alphavbeta3 with a tetrameric RGD-synthetic peptide.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The increasing role of amphiregulin in non-small cell lung cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (5), pp.837-43. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (7-8), pp.511-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2009.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00369024v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00333661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and insulin-like growth factor-1 inhibits Bax- and Bad-mediated apoptosis via a protein kinase C-dependent pathway in non-small cell lung cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of amphiregulin and IGF1 inhibits Bax-and Bad-apoptis via a PKC-dependent pathway in non-small cell lung cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,667 +5182,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+                <w:t xml:space="preserve">Patrice Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349460v1</w:t>
+                <w:t xml:space="preserve">hal-02349471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Apoptosis by Amphiregulin via an Insulin-like Growth Factor-1 Receptor-dependent Pathway in Non-small Cell Lung Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Orcel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabie</w:t>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.143.2.8643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (51), pp.49127-49133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M207584200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349491v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-effects of a systemic injection of linear polyethylenimine-DNA complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vasopressin Receptors Colocalize with Vasopressin in the Magnocellular Neurons of the Rat Supraoptic Nucleus and Are Modulated by Water Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Moos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Alain Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.143.2.8643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349471v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Sensitizes Human H358 Cell Line to p53-mediated Apoptosis by Inducing Mitochondrial Translocation and Conformational Change of BAX Protein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle arrest is sufficient for p53-mediated tumor regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Solary</w:t>
+                <w:t xml:space="preserve">L Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Hurbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F de Fraipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lantejoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.1705 - 1712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349481v1</w:t>
+                <w:t xml:space="preserve">hal-02349477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle arrest is sufficient for p53-mediated tumor regression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Hurbin</w:t>
+                <w:t xml:space="preserve">Caffeine Sensitizes Human H358 Cell Line to p53-mediated Apoptosis by Inducing Mitochondrial Translocation and Conformational Change of BAX Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F de Fraipont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Solary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (42), pp.38980-38987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M102683200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349477v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Genes Encoding the Vasopressin-Activated Calcium-Mobilizing Receptor and the Dual Angiotensin II/Vasopressin Receptor in the Rat Central Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,77 +5953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological characterization of volume-sensitive, taurine permeable anion channels in rat supraoptic glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise C. Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The V 1a and V 1b , But Not V 2 , Vasopressin Receptor Genes Are Expressed in the Supraoptic Nucleus of the Rat Hypothalamus, and the Transcripts Are Essentially Colocalized in the Vasopressinergic Magnocellular Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boissin-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazareth M Carigga Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed G Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri Dakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Johnson-Corrales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04833617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Marguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo&#8208;ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20483" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202404605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715094v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bulteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02974925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elleaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111760" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01987911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hatat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David-Boudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.01.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeannot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Gauche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mazzaferro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.02.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5986129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599698v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Josa-Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09491-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Beerling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne De Koning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1864" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lavaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.11.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Atallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Milet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.23980" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Garanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ferroudj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S117743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adrien Righini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-014-3224-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Atallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quatre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Beldjoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Boos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)50697-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X1QXCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Foillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.542245" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00602082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2011.05.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tenaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33636C15E2209D97F379BA57E3AA933CCEA4F7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Niang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Favrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2009.29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez-Daloz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M413516200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hurbin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207584200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.2.8643" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Fraipont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lantejoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102683200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orcel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferraz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2000.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BD77D7601FB53AF39A38D6914B99F03887EDE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boissin-Agasse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Orcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.11.6320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth M Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Abdelhamid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3040703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>