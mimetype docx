--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1510,269 +1510,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Τravel and People with Intellectual Disabilities: Viewpoints of Support Staff About Travel Patterns, Skills and Use of Technological Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Centered Design of Digital Mobility Assistance Systems for People with Intellectual Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Guedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction:HCI in Mobility, Transport, and Automotive Systems: 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362144v1</w:t>
+                <w:t xml:space="preserve">hal-04046170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Centered Design of Digital Mobility Assistance Systems for People with Intellectual Disabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent Τravel and People with Intellectual Disabilities: Viewpoints of Support Staff About Travel Patterns, Skills and Use of Technological Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Courbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lepreux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction:HCI in Mobility, Transport, and Automotive Systems: 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.275-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046170v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la coordination des perspectives spatiales chez les enfants âgés de 5 à 9 ans</w:t>
               </w:r>
@@ -1853,77 +1853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche centrée utilisateur pour améliorer la mobilité de personnes avec déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Guedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de Wayfinding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de Wayfinding : une piste pour concevoir un système interactif d'aide, pour des personnes ayant des DI, dans leur mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,64 +4122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideation, Focus Groups, and Brainstorming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Guedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2FBF54"/>
+    <w:nsid w:val="D893B6A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5272,51 +5272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CED71416"/>
+    <w:nsid w:val="AFEC309A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5506,51 +5506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hursula-mengue-topio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6579-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159732212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue-Topio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Courbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.211.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouzien-Desbiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075383ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duroisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/befwva63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sockeel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-124.2.116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bachimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036413ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03062341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Farran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lemahieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue Topio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.02.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2010.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duthoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;n&#233; Conrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Lakehal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutiflat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03344790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desbiens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04842371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Malou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gueurts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555549v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hursula-mengue-topio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6579-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159732212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue-Topio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Courbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.211.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouzien-Desbiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075383ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duroisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/befwva63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sockeel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-124.2.116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bachimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036413ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03062341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Farran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lemahieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue Topio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.02.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2010.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duthoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;n&#233; Conrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Lakehal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutiflat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03344790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desbiens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04842371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Malou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gueurts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555549v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>