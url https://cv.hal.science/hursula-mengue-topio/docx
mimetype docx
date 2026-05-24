--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -444,213 +444,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFET DE L’HÉTÉRORÉGULATION SUR L’AUTONOMIE DES ÉLÈVES PRÉSENTANT UNE DÉFICIENCE INTELLECTUELLE LÉGÈRE EN SITUATION D’APPRENTISSAGE ET D’EXAMEN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coordination des perspectives spatiales chez les enfants âgés de 5 à 9 ans : effet de l’orientation oblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gouzien-Desbiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
+                <w:t xml:space="preserve">Natacha Duroisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Courbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, A.N.A.E Approche neuropsychologique des apprentissages chez l’enfant, 168, pp.543-552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207718v1</w:t>
+                <w:t xml:space="preserve">hal-03207909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des perspectives spatiales chez les enfants âgés de 5 à 9 ans : effet de l’orientation oblique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFFET DE L’HÉTÉRORÉGULATION SUR L’AUTONOMIE DES ÉLÈVES PRÉSENTANT UNE DÉFICIENCE INTELLECTUELLE LÉGÈRE EN SITUATION D’APPRENTISSAGE ET D’EXAMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gouzien-Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Courbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue Francophone de la Déficience Intellectuelle, 30, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075383ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207909v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, espaces et apprentissages chez l’enfant et l’adolescent.</w:t>
               </w:r>
@@ -718,51 +718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des stratégies autorégulatrices mises en œuvre par des élèves de l’enseignement primaire ordinaire et de l’enseignement secondaire spécialisé en situation de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,299 +1510,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Centered Design of Digital Mobility Assistance Systems for People with Intellectual Disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Independent Τravel and People with Intellectual Disabilities: Viewpoints of Support Staff About Travel Patterns, Skills and Use of Technological Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Courbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Guedira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction:HCI in Mobility, Transport, and Automotive Systems: 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.275-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046170v1</w:t>
+                <w:t xml:space="preserve">hal-04362144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Τravel and People with Intellectual Disabilities: Viewpoints of Support Staff About Travel Patterns, Skills and Use of Technological Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Centered Design of Digital Mobility Assistance Systems for People with Intellectual Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Guedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction:HCI in Mobility, Transport, and Automotive Systems: 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362144v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la coordination des perspectives spatiales chez les enfants âgés de 5 à 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,77 +1853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche centrée utilisateur pour améliorer la mobilité de personnes avec déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Guedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,329 +2149,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of spatial decentration and language comprehension among young children.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions sociales entre freins et supports de la mobilité des personnes déficientes intellectuelles : une enquête réalisée auprès des professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Letalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Courbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of spatial cognition-ISCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9ème Conférence ALTER-Les normes interrogées par le handicap-How are norms challenged by disabilities ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543645v1</w:t>
+                <w:t xml:space="preserve">hal-03227461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions sociales entre freins et supports de la mobilité des personnes déficientes intellectuelles : une enquête réalisée auprès des professionnels.</w:t>
+                <w:t xml:space="preserve">Identification des situations sociales problématiques en contexte de déplacements : une étude chez les adolescents et adultes présentant une déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Courbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence ALTER-Les normes interrogées par le handicap-How are norms challenged by disabilities ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2021, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227461v1</w:t>
+                <w:t xml:space="preserve">hal-03227397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des situations sociales problématiques en contexte de déplacements : une étude chez les adolescents et adultes présentant une déficience intellectuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of spatial decentration and language comprehension among young children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Duroisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Courbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence ALTER-Les normes interrogées par le handicap-How are norms challenged by disabilities ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, RENNES, France</w:t>
+              <w:t xml:space="preserve">International Congress of spatial cognition-ISCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227397v1</w:t>
+                <w:t xml:space="preserve">hal-03543645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial perspective taking in children : the effect of oblique orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of spatial cognition ISCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de Wayfinding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de Wayfinding : une piste pour concevoir un système interactif d'aide, pour des personnes ayant des DI, dans leur mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Letalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances de décentration et des stratégies autorégulatrices mises en œuvre par des élèves de l’enseignement primaire ordinaire et de l’enseignement secondaire spécialisé en situation de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’habileté spatiale de décentration par le jeu en enseignement ordinaire et spécialisé : comparaison des performances et des processus de régulation impliqués. Communication présentée au symposium Jouer pour apprendre et apprendre à jouer, apport de l’autorégulation à la compréhension des apprentissages effectifs par des jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 èmes entretiens de la Psychologie, Fédération Française des Psychologues et de la Psychologie (FFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3831,51 +3831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du processus de décentration spatiale et la compréhension du langage chez l’enfant âgé de 4 ans à 7 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque du Réseau Interuniversitaire de Psychologie du Développement et de l’Education (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy (Communication présentée par Visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on exercer et évaluer, en contexte scolaire, la capacité de décentration spatiale auprès d'élèves âgés de 5 à 10 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Duroisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4122,64 +4122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideation, Focus Groups, and Brainstorming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hursula Mengue-Topio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Guedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D893B6A6"/>
+    <w:nsid w:val="8AF3FC2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5272,51 +5272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFEC309A"/>
+    <w:nsid w:val="DACFB08D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5506,51 +5506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hursula-mengue-topio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6579-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159732212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue-Topio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Courbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.211.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouzien-Desbiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075383ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duroisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/befwva63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sockeel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-124.2.116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bachimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036413ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03062341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Farran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lemahieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue Topio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.02.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2010.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duthoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;n&#233; Conrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Lakehal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutiflat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03344790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desbiens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04842371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Malou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gueurts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555549v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hursula-mengue-topio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6579-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159732212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Letalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue-Topio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Courbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.211.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Duroisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gouzien-Desbiens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075383ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/befwva63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blades" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Farran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sockeel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-124.2.116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bachimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036413ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03062341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K Farran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lemahieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hursula Mengue Topio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.02.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03207824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2010.10.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duthoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;n&#233; Conrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Lakehal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutiflat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03344790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desbiens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04842371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Malou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gueurts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04968426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03555549v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>