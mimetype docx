--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -485,51 +485,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
+                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
@@ -564,82 +564,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417453v1</w:t>
+                <w:t xml:space="preserve">hal-04557512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
               </w:r>
@@ -753,425 +753,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557512v1</w:t>
+                <w:t xml:space="preserve">hal-04167088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167088v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
+                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213869v1</w:t>
+                <w:t xml:space="preserve">hal-04417453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t>
@@ -1285,217 +1285,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169577v1</w:t>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,210 +1504,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
@@ -2502,51 +2502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,90 +2940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Morsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahzar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3422,51 +3422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,51 +3672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,169 +3959,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
+                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
+              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04521617v1</w:t>
+                <w:t xml:space="preserve">tel-04510635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
+                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
+              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04510635v1</w:t>
+                <w:t xml:space="preserve">tel-04521617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>