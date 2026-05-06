--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -66,1776 +66,1893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study on earthen sediment-based bricks with and without flax fibers: A finite element analysis</w:t>
+                <w:t xml:space="preserve">Sustainable Reuse of Excavated Soils Stabilized With Fly Ash and Slag-Based Geopolymers for Backfill Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Nacro</w:t>
+                <w:t xml:space="preserve">Sergio Pons Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Baba Hassane Ahmed Hisseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.104536. </w:t>
+              <w:t xml:space="preserve">Transportation Infrastructure Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (4), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40515-026-00859-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014754v1</w:t>
+                <w:t xml:space="preserve">hal-05590120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study on earthen sediment-based bricks with and without flax fibers: A finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Nacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.104536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557485v1</w:t>
+                <w:t xml:space="preserve">hal-05014754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Lamrous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antony Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+                <w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840858v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557512v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975835v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167088v1</w:t>
+                <w:t xml:space="preserve">hal-04557512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213869v1</w:t>
+                <w:t xml:space="preserve">hal-03975835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04417453v1</w:t>
+                <w:t xml:space="preserve">hal-04167088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850716v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+                <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624746v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169577v1</w:t>
+                <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1845,931 +1962,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Shimpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Suriray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs pilotes à base de briques élaborées avec des sédiments du fleuve Usumacinta du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Morsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2779,1033 +2896,1033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Huyen Bui</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t>
+              <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173908v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t>
+              <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321904v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Morsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahzar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,133 +3932,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Tropical Natural Fibers in Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.102999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3951,185 +4068,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04510635v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04521617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
+              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04521617v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04510635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4276,51 +4393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pons Ribera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Hassane Ahmed Hisseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40515-026-00859-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>