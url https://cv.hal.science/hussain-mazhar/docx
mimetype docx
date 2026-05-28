--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -602,51 +602,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
+                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
@@ -681,106 +681,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417453v1</w:t>
+                <w:t xml:space="preserve">hal-04557512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t>
+                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
@@ -815,480 +815,480 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557512v1</w:t>
+                <w:t xml:space="preserve">hal-03975835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975835v1</w:t>
+                <w:t xml:space="preserve">hal-04167088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167088v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t>
+                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213869v1</w:t>
+                <w:t xml:space="preserve">hal-04417453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t>
@@ -1402,217 +1402,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169577v1</w:t>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,210 +1621,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,90 +2923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
@@ -3044,51 +3044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,270 +3172,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hussain</w:t>
+                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Levacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Mahzar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.8, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171890v1</w:t>
+                <w:t xml:space="preserve">hal-04171866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171866v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t>
               </w:r>
@@ -3539,90 +3539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,169 +4076,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
+                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
+              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04521617v1</w:t>
+                <w:t xml:space="preserve">tel-04510635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable reuse of sediments in bio-based materials -Application to fluvial sediments with incorporation of natural fibers</w:t>
+                <w:t xml:space="preserve">Valorization of sédiments in bio-based materials : Application to fluvial sediments with incorporation of natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physics [physics]. Normandie Université, 2022. English. </w:t>
+              <w:t xml:space="preserve">Civil Engineering. Normandie Université, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMR109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04510635v1</w:t>
+                <w:t xml:space="preserve">tel-04521617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4393,51 +4393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pons Ribera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Hassane Ahmed Hisseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40515-026-00859-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pons Ribera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Hassane Ahmed Hisseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40515-026-00859-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04510635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04521617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>