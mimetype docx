--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -377,213 +377,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation spatio-temporelle (1962-2018) du couvert forestier du haut massif du Mont-Liban : rôle du facteur anthropique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charbel</w:t>
+                <w:t xml:space="preserve">Water Erosion in Tyre and Bint Jbeil Districts (Lebanon) Jibal al-Butum Area as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khyami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRESH.Centre de Recherche et d’Etudes en Sciences Humaines Faculté des Lettres et des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.80-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212079v1</w:t>
+                <w:t xml:space="preserve">hal-03346271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Erosion in Tyre and Bint Jbeil Districts (Lebanon) Jibal al-Butum Area as an Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Haidar</w:t>
+                <w:t xml:space="preserve">Variation spatio-temporelle (1962-2018) du couvert forestier du haut massif du Mont-Liban : rôle du facteur anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRESH.Centre de Recherche et d’Etudes en Sciences Humaines Faculté des Lettres et des Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 16, pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.12264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346271v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variation (1984-2018) of the forest cover in the upper massif of Mont-Lebanon : the role of the anthropogenic factor</w:t>
               </w:r>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 16, pp.71-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/physio-geo.12264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213528v1</w:t>
@@ -875,226 +875,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et cartographie du risque érosif à Rachaya (Liban)</w:t>
+                <w:t xml:space="preserve">Modélisation de l'érosion hydrique à l’échelle du bassin versant du Mhaydssé. Békaa-Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Touchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.19804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848901v1</w:t>
+                <w:t xml:space="preserve">hal-01962900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'érosion hydrique à l’échelle du bassin versant du Mhaydssé. Békaa-Liban</w:t>
+                <w:t xml:space="preserve">Modélisation et cartographie du risque érosif à Rachaya (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Touchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.16-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.19804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962900v1</w:t>
+                <w:t xml:space="preserve">hal-01848901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l’érosion et aménagement agricole dans la plaine de la Bekaa (Liban)</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Hage Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zhv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/RIG.2023.043180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346271v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khyami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ardillier-Carras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02081021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ibrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hajj Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Majed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Tfaifie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02090102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE1113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Hage Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zhv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/RIG.2023.043180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346271v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khyami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ardillier-Carras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02081021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahim Ibrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahim Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hajj Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Majed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Tfaifie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02126216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02090102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ORLE1113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>