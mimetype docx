--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t>
+                <w:t xml:space="preserve">High-yield cellulose hydrolysis by HCl vapor: cocrystallization, deuterium accessibility and hightemperature thermal stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Akouche</w:t>
+                <w:t xml:space="preserve">Jonathan Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (5), pp.2123-2132. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.3085-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033951v1</w:t>
+                <w:t xml:space="preserve">hal-03684337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield cellulose hydrolysis by HCl vapor: cocrystallization, deuterium accessibility and hightemperature thermal stability</w:t>
+                <w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Leboucher</w:t>
+                <w:t xml:space="preserve">Mariame Akouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (6), pp.3085-3105. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.2123-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03002-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684337v1</w:t>
+                <w:t xml:space="preserve">hal-03033951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Lewis acid sites in 3D and 2D TS-1 zeolites: FTIR spectroscopic study</w:t>
               </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Embryonic Zeolites and their Use to Process Bulky Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kok-Giap Haw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Akouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t>
@@ -1879,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202104414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leboucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03002-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Siblani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Dekhici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Plihon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Elsiblani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova - de Oliveira Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202104414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leboucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03002-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Siblani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Dekhici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Plihon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Elsiblani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>