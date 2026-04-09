--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -730,278 +730,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective metal leaching from technosols based on synthetic root exudate composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kazpard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.040⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317781v1</w:t>
+                <w:t xml:space="preserve">hal-02615662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Losson</w:t>
+                <w:t xml:space="preserve">Selective metal leaching from technosols based on synthetic root exudate composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Kanbar</w:t>
+                <w:t xml:space="preserve">Zeinab Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
+                <w:t xml:space="preserve">Ghina Abed-Alhadi Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Kazpard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615662v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical identification of potential DNA-hotspots and DNA-infrared fingerprints in lake sediments</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirina Chokr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 229 (5), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kobaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,103 +2657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
@@ -3112,59 +3112,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Çiner, A. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research on Sedimentology, Stratigraphy, Paleontology, Tectonics, Geochemistry, Volcanology and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.95-98, 2025, Advances in Science, Technology &amp; Innovation, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.95-98, 2025, Advances in Science, Technology &amp; Innovation, 978-3-031-87557-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-87558-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3570,51 +3574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein J Kanbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2024.100880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zein-Eddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30271-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-021-03012-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Matar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Abed-Alhadi Safa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Kaouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Elias Srouji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Zeidan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Chokr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3808-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G. El Samrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRX9VLMR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najib Kobaissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4044-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87558-8_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-48754-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48754-5_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01761640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein J Kanbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2024.100880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zein-Eddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30271-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-021-03012-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Matar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Abed-Alhadi Safa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Kaouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Elias Srouji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Zeidan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Chokr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3808-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G. El Samrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRX9VLMR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najib Kobaissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4044-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87558-8_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-48754-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48754-5_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01761640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>