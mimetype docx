--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -730,278 +730,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective metal leaching from technosols based on synthetic root exudate composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kanbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Losson</w:t>
+                <w:t xml:space="preserve">Zeinab Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Kanbar</w:t>
+                <w:t xml:space="preserve">Ghina Abed-Alhadi Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Waldvogel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Kazpard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615662v1</w:t>
+                <w:t xml:space="preserve">hal-03317781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective metal leaching from technosols based on synthetic root exudate composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamique de l’Orne et mobilisation sédimentaire dans la zone de remous amont du barrage de Beth (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Abed-Alhadi Safa</w:t>
+                <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kazpard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96, pp.85-92. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317781v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical identification of potential DNA-hotspots and DNA-infrared fingerprints in lake sediments</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirina Chokr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 229 (5), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Jaafar Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kobaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,103 +2657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique de l'Orne dans la zone de remous amont du barrage de Beth (Jœuf - Moyeuvre-Grande, Lorraine) ; implication sur la remise en suspension des sédiments et de leurs contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSMR 2017 (Transport Solide et Morphodynamique des Rivières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
@@ -3574,51 +3574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein J Kanbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2024.100880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zein-Eddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30271-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-021-03012-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Matar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Abed-Alhadi Safa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Kaouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Elias Srouji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Zeidan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Chokr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3808-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G. El Samrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRX9VLMR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najib Kobaissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4044-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87558-8_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-48754-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48754-5_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01761640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein J Kanbar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2024.100880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zein-Eddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30271-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1056919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olajos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Englund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-021-03012-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Matar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Abed-Alhadi Safa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Kaouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Elias Srouji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Zeidan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Chokr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3808-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9840-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Wazne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G. El Samrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRX9VLMR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Najib Kobaissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobaissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4044-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuofei Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87558-8_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-48754-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48754-5_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01761640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0118" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>