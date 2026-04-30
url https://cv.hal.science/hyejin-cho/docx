--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -308,247 +308,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03238950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF SYSTEMIC LIQUIDITY RISK FOR THE BANKING SECTOR IN BOSNIA AND HERZEGOVINA (BH)</w:t>
+                <w:t xml:space="preserve">Economic Size and Debt Sustainability against Piketty's Capital Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir Alihodžić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hye-Jin Cho</w:t>
+                <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">econviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.289-306</w:t>
+              <w:t xml:space="preserve">ACRN Journal of Finance and Risk Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525830v1</w:t>
+                <w:t xml:space="preserve">hal-01009465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Size and Debt Sustainability against Piketty's Capital Inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Economic Size and Debt Sustainability against Piketty's &amp;quot;Capital Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACRN Journal of Finance and Risk Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (2), pp.21-42</w:t>
+              <w:t xml:space="preserve">, 2015, Issue: II/2015 - Current Regular Issue, Vol. 4, Issue 2 (ISSN 2305-7394), pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009465v2</w:t>
+                <w:t xml:space="preserve">hal-01068227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Size and Debt Sustainability against Piketty's &amp;quot;Capital Inequality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyejin Cho</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF SYSTEMIC LIQUIDITY RISK FOR THE BANKING SECTOR IN BOSNIA AND HERZEGOVINA (BH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almir Alihodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Jin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACRN Journal of Finance and Risk Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Issue: II/2015 - Current Regular Issue, Vol. 4, Issue 2 (ISSN 2305-7394), pp.21-42</w:t>
+              <w:t xml:space="preserve">econviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.289-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068227v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -566,51 +566,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMICS OF REGULATION: CREDIT RATIONING AND EXCESS LIQUIDITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017 Royal Economic Society Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -629,126 +629,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro Micro Model with a Post-Keynesian Perspective in the banking industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Bank Capital Regulation (BCR) Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Nordic Post-keynesian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, jesper jespersen; Mogens Ove Madsen; Finn Olesen, May 2014, aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">14th FRAP - Finance, Risk and Accounting Management Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Othmar M. Lehner, Sep 2014, oxford, United Kingdom. pp.696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994282v2</w:t>
+                <w:t xml:space="preserve">hal-01068235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bank capital regulation (BCR) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Economic and Financial Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Othmar M. Lehner, Sep 2014, oxford, United Kingdom. pp.168-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -767,96 +767,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bank Capital Regulation (BCR) Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Macro Micro Model with a Post-Keynesian Perspective in the banking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th FRAP - Finance, Risk and Accounting Management Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Othmar M. Lehner, Sep 2014, oxford, United Kingdom. pp.696</w:t>
+              <w:t xml:space="preserve">The Third Nordic Post-keynesian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jesper jespersen; Mogens Ove Madsen; Finn Olesen, May 2014, aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068235v1</w:t>
+                <w:t xml:space="preserve">hal-00994282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bank Capital Regulation (BCR) Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speculative Bubble Burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1655,51 +1655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Cho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01665-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01525830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Alihod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009465v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068227v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375423v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994282v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958499v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01958420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jin Cho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Drugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-025-01665-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009465v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Cho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068227v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01525830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Alihod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375423v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958499v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994282v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Camacho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01958420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>