--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -100,1610 +100,1610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Barriers in Zeolite Synthesis via ZnO-Assisted Interzeolite Conversion for Enhanced Catalysis</w:t>
+                <w:t xml:space="preserve">Tuning Oxidative Propane Dehydrogenation while co-Converting CO2 over Vanadium Containing CHA Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
+                <w:t xml:space="preserve">J. L. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+                <w:t xml:space="preserve">M. A. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sajid</w:t>
+                <w:t xml:space="preserve">P. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bae</w:t>
+                <w:t xml:space="preserve">D. P. Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cy01242a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328204v1</w:t>
+                <w:t xml:space="preserve">hal-05328203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Beta zeolites in the selective single o-demethylation of alkyl-syringols to alkyl-methoxycatechols, a novel polymer building block class</w:t>
+                <w:t xml:space="preserve">Selective Homogeneous Monohydrogenation of Muconic Acid and Muconates via Ru‐Catalyzed Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brandi</w:t>
+                <w:t xml:space="preserve">L. de Vriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Naji</w:t>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wu</w:t>
+                <w:t xml:space="preserve">M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Singh</w:t>
+                <w:t xml:space="preserve">B. F. Sels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Trullemans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (17), pp.4512. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4gc04824e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328202v1</w:t>
+                <w:t xml:space="preserve">hal-05328206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed configuration effects of tandem ZnZrO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-Beta zeolite catalysis in the one step methanol-mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conversion to C4+hydrocarbons</w:t>
+                <w:t xml:space="preserve">Breaking Barriers in Zeolite Synthesis via ZnO-Assisted Interzeolite Conversion for Enhanced Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lappa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dusselier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.167966⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287710v1</w:t>
+                <w:t xml:space="preserve">hal-05328204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Homogeneous Monohydrogenation of Muconic Acid and Muconates via Ru‐Catalyzed Transfer Hydrogenation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Beta zeolites in the selective single o-demethylation of alkyl-syringols to alkyl-methoxycatechols, a novel polymer building block class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hickson</w:t>
+                <w:t xml:space="preserve">F. Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. F. Sels</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Al-Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trullemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500973⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (17), pp.4512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4gc04824e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328206v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Oxidative Propane Dehydrogenation while co-Converting CO2 over Vanadium Containing CHA Zeolites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bed configuration effects of tandem ZnZrO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-Beta zeolite catalysis in the one step methanol-mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conversion to C4+hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eloy</w:t>
+                <w:t xml:space="preserve">F. Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Debecker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.167966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cy01242a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.167966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328203v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of coupling and zeolite acidity in the methanol-mediated CO2 conversion to olefins over ZnZrOx-AEI zeolite tandem catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the Acidity Window of Zeolites by Low-Temperature Template Oxidation with Ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. L. Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Khalil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2024.115927⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328214v1</w:t>
+                <w:t xml:space="preserve">hal-05328216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically dispersed ruthenium hydride on beta zeolite as catalysts for the isomerization of muconates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">One Step Methanol-Mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Conversion to Gasoline: Comprehensive Review and Critical Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Bugaev</w:t>
+                <w:t xml:space="preserve">A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arenas Esteban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (8), </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-024-01205-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c03013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328212v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Methanol-Mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Conversion to Gasoline: Comprehensive Review and Critical Outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pursuit of framework zinc affirmation in zincosilicate zeolites: Clues from conventional and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morales</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. L. Bugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c03013⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328218v1</w:t>
+                <w:t xml:space="preserve">hal-05328219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pursuit of framework zinc affirmation in zincosilicate zeolites: Clues from conventional and spectroscopic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bae</w:t>
+                <w:t xml:space="preserve">Solvent-driven isomerization of muconates in DMSO: reaction mechanism and process sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa de Vriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Sofie Narmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Sels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113449⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.5852-5861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4gc00395k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328219v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Acidity Window of Zeolites by Low-Temperature Template Oxidation with Ozone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monothiolactide, a New Monomer for the Synthesis of Recyclable, Alternating Ester‐Thioester Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Sushkevich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
+                <w:t xml:space="preserve">an Sofie Narmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilliana Jenisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08123⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (23), pp.e202400134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328216v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-driven isomerization of muconates in DMSO: reaction mechanism and process sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bert Sels</w:t>
+                <w:t xml:space="preserve">Role of coupling and zeolite acidity in the methanol-mediated CO2 conversion to olefins over ZnZrOx-AEI zeolite tandem catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donckels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4gc00395k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2024.115927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328215v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiolactide, a New Monomer for the Synthesis of Recyclable, Alternating Ester‐Thioester Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilliana Jenisch</w:t>
+                <w:t xml:space="preserve">Atomically dispersed ruthenium hydride on beta zeolite as catalysts for the isomerization of muconates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">K. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Bugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">D. Arenas Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (23), pp.e202400134. </w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41929-024-01205-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912090v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hydrotalcite’s Basic Sites on the Catalyst Stability and the Branching Selectivity in α-Hydroxyketone Aldolization</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matthijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calderon‐ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,559 +1817,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic amination of lactic acid using Ru–zeolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A. Shah</w:t>
+                <w:t xml:space="preserve">Single-Atom Ru-zeolite isomerization catalysis for a bio-based route towards terephthalates from muconic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Khalil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Bugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donckels</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00054g⟩</w:t>
+              <w:t xml:space="preserve">Research Square (Research Square)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1871475/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328234v1</w:t>
+                <w:t xml:space="preserve">hal-05328236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Revisit of Zeolites for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Desorption in Primary Amine Solution Argues Its Genuine Catalytic Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.2c02368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Atom Ru-zeolite isomerization catalysis for a bio-based route towards terephthalates from muconic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Brønsted acid catalysis opens a new route to polythiolesters &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the direct condensation of thiolactic acid to thiolactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sofie Narmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square (Research Square)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1871475/v1⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2gc01530g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328236v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brønsted acid catalysis opens a new route to polythiolesters &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the direct condensation of thiolactic acid to thiolactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sofie Narmon</w:t>
+                <w:t xml:space="preserve">Catalytic amination of lactic acid using Ru–zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leys</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Tallarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donckels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (24), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2gc01530g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00054g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328235v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Screening of Zeolite Y Formulations for Efficient Adsorption of Thiophene in Presence of Benzene</w:t>
               </w:r>
@@ -2381,77 +2381,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul Hessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Dziurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 541, pp.148515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,77 +2511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pomalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), </w:t>
@@ -2613,632 +2613,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Reduction–Reoxidation Augments the Catalytic Activity of Sn-Beta Zeolites by Redispersion and Respeciation of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Cooperative OSDA Blueprint for Highly Siliceous Faujasite Zeolite Catalysts with Enhanced Acidity Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Dijkmans</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smeyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03265⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328242v1</w:t>
+                <w:t xml:space="preserve">hal-05328240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Selective Solvent-Free Branching of Unsaturated Fatty Acids with Hierarchical ZSM-5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Engineering low-temperature ozone activation of zeolites: Process specifics, possible mechanisms and hybrid activation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Borms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Robijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joost van Aelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09161⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 431, pp.133862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230145v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering low-temperature ozone activation of zeolites: Process specifics, possible mechanisms and hybrid activation methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Selective Solvent-Free Branching of Unsaturated Fatty Acids with Hierarchical ZSM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Robijns</w:t>
+                <w:t xml:space="preserve">Dorien Kerstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Ivanushkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hannes de Peuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie van Praet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Aelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133862⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.4357-4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328243v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative OSDA Blueprint for Highly Siliceous Faujasite Zeolite Catalysts with Enhanced Acidity Accessibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tandem Reduction–Reoxidation Augments the Catalytic Activity of Sn-Beta Zeolites by Redispersion and Respeciation of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Smeyers</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calderon‐ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
+                <w:t xml:space="preserve">J. Dijkmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (45), </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202109163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328240v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interzeolite Conversion and the Role of Aluminum: Toward Generic Principles of Acid Site Genesis and Distributions in ZSM-5 and SSZ-13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,724 +3279,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347138v1</w:t>
+                <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muconic acid isomers as platform chemicals and monomers in the biobased economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Greg Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Tanja Junkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1517-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9GC04161C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968347v1</w:t>
+                <w:t xml:space="preserve">hal-05230104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muconic acid isomers as platform chemicals and monomers in the biobased economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Continuous-Flow Production of Isosorbide from Aqueous-Cellulosic Derivable Feed over Sustainable Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Brandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Quintens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michiel Dusselier</w:t>
+                <w:t xml:space="preserve">Majd Al-Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9GC04161C⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.927 - 935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c08167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230104v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Flow Production of Isosorbide from Aqueous-Cellulosic Derivable Feed over Sustainable Heterogeneous Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective elimination of phenol from hydrocarbons by zeolites and silica-based adsorbents—Impact of the textural and acidic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Brandi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Majd Al-Naji</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c08167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225718v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective elimination of phenol from hydrocarbons by zeolites and silica-based adsorbents—Impact of the textural and acidic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, pp.121397. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345827v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emphAb Initio Screening of Cation-Exchanged Zeolites for Biofuel Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (4), pp.882--892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Capture of Phenol from Biofuel Using Protonated Faujasite Zeolites with Different Si/Al Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (46), pp.26419 - 26429. </w:t>
@@ -4196,103 +4196,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steamed AEI zeolites for enhanced light olefin selectivity in tandem carbon dioxide conversion to light olefins: Role of zeolite acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sajid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Zeolite conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4317,77 +4317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTIVE PHENOL ADSORPTION FROM HYDROCARBON FOR ULTRA-CLEAN BIOFUEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4425,90 +4425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Study of Phenol Adsorbed in Protonated Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -4531,333 +4531,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-solid IR study of the interaction of N-compounds with HY zeolites. Experimental and theoretical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">MACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516304v1</w:t>
+                <w:t xml:space="preserve">hal-03516256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Liquid-solid IR study of the interaction of N-compounds with HY zeolites. Experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">FCCAT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516256v1</w:t>
+                <w:t xml:space="preserve">hal-03516304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an optimized zeotype material for biofuel purification by a combined experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -5007,103 +5007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
@@ -5132,90 +5132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules oxygénées résiduelles sur la combustion des biocarburants de 2eme génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5240,77 +5240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,103 +5367,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France. Chem CatChem</w:t>
@@ -5492,103 +5492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -5617,64 +5617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of 2nd generation bio-fuels by selective adsorption of phenol. Quantitative tests and operando IR-ATR study over various adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,77 +5725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude IR-ATR de l’adsorption du phénol en phase liquide sur alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5852,51 +5852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination par adsorption sélective du phénol pour la purification des biocarburants de 2ème génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMC245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6092,51 +6092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torka Beydokhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivanushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sajid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Naji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trullemans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc04824e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusselier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vriendt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Sels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mesa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rigamonti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eloy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Debecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy01242a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robijns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donckels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115927" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bugaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arenas Esteban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-024-01205-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113449" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Sushkevich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Vriendt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Sofie Narmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc00395k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04912090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Jenisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rammal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthijssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderon&#8208;ardila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makshina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallarico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00054g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02368" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1871475/v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofie Narmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc01530g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul Hessou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomalaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detaille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkmans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Kerstens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Peuter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Praet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Aelst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Borms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Robijns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Ivanushkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133862" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smeyers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Goethem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Quintens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Junkers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC04161C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brandi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Al-Naji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00015A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02334331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rigamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eloy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Debecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy01242a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vriendt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Sels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusselier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500973" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torka Beydokhti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivanushkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sajid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Naji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trullemans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc04824e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lappa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Sushkevich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robijns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bugaev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Vriendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Sofie Narmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc00395k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04912090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Jenisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donckels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arenas Esteban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-024-01205-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rammal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthijssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderon&#8208;ardila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makshina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1871475/v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofie Narmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc01530g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallarico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00054g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul Hessou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomalaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detaille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smeyers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Borms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Robijns" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Ivanushkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133862" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Kerstens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Peuter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Praet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Aelst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkmans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Goethem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Quintens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Junkers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC04161C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Al-Naji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00015A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02334331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>