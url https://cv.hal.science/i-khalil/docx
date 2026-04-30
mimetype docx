--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -100,1074 +100,1074 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Oxidative Propane Dehydrogenation while co-Converting CO2 over Vanadium Containing CHA Zeolites</w:t>
+                <w:t xml:space="preserve">Breaking Barriers in Zeolite Synthesis via ZnO-Assisted Interzeolite Conversion for Enhanced Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Mesa</w:t>
+                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Shah</w:t>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eloy</w:t>
+                <w:t xml:space="preserve">A. Sajid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Debecker</w:t>
+                <w:t xml:space="preserve">J. Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cy01242a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328203v1</w:t>
+                <w:t xml:space="preserve">hal-05328204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Homogeneous Monohydrogenation of Muconic Acid and Muconates via Ru‐Catalyzed Transfer Hydrogenation</w:t>
+                <w:t xml:space="preserve">The role of Beta zeolites in the selective single o-demethylation of alkyl-syringols to alkyl-methoxycatechols, a novel polymer building block class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Vriendt</w:t>
+                <w:t xml:space="preserve">F. Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">A. Al-Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hickson</w:t>
+                <w:t xml:space="preserve">X. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. F. Sels</w:t>
+                <w:t xml:space="preserve">R. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dusselier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Trullemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (19), </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (17), pp.4512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4gc04824e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328206v1</w:t>
+                <w:t xml:space="preserve">hal-05328202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Barriers in Zeolite Synthesis via ZnO-Assisted Interzeolite Conversion for Enhanced Catalysis</w:t>
+                <w:t xml:space="preserve">Bed configuration effects of tandem ZnZrO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-Beta zeolite catalysis in the one step methanol-mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conversion to C4+hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
+                <w:t xml:space="preserve">F. Lappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ivanushkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">G. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sajid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00431⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.167966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.167966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328204v1</w:t>
+                <w:t xml:space="preserve">hal-05287710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Beta zeolites in the selective single o-demethylation of alkyl-syringols to alkyl-methoxycatechols, a novel polymer building block class</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Homogeneous Monohydrogenation of Muconic Acid and Muconates via Ru‐Catalyzed Transfer Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Vriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brandi</w:t>
+                <w:t xml:space="preserve">M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Naji</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. F. Sels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4gc04824e⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328202v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed configuration effects of tandem ZnZrO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-Beta zeolite catalysis in the one step methanol-mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conversion to C4+hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning Oxidative Propane Dehydrogenation while co-Converting CO2 over Vanadium Containing CHA Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">P. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leonard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. P. Debecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 523, pp.167966. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.167966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cy01242a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287710v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Acidity Window of Zeolites by Low-Temperature Template Oxidation with Ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pursuit of framework zinc affirmation in zincosilicate zeolites: Clues from conventional and spectroscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Devos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
+                <w:t xml:space="preserve">A. L. Bugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08123⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328216v1</w:t>
+                <w:t xml:space="preserve">hal-05328219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Step Methanol-Mediated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Conversion to Gasoline: Comprehensive Review and Critical Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c03013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pursuit of framework zinc affirmation in zincosilicate zeolites: Clues from conventional and spectroscopic characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Acidity Window of Zeolites by Low-Temperature Template Oxidation with Ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Sushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Torka Beydokhti</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Bugaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bae</w:t>
+                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328219v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-driven isomerization of muconates in DMSO: reaction mechanism and process sustainability</w:t>
               </w:r>
@@ -1421,103 +1421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of coupling and zeolite acidity in the methanol-mediated CO2 conversion to olefins over ZnZrOx-AEI zeolite tandem catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sajid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donckels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1555,90 +1555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomically dispersed ruthenium hydride on beta zeolite as catalysts for the isomerization of muconates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Bugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arenas Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1683,364 +1683,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hydrotalcite’s Basic Sites on the Catalyst Stability and the Branching Selectivity in α-Hydroxyketone Aldolization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomically dispersed ruthenium hydride on beta zeolite as catalysts for the isomerization of muconates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Bugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rammal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Makshina</w:t>
+                <w:t xml:space="preserve">Daniel Arenas-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03975⟩</w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.921-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-024-01205-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328225v1</w:t>
+                <w:t xml:space="preserve">hal-05328236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Atom Ru-zeolite isomerization catalysis for a bio-based route towards terephthalates from muconic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of Hydrotalcite’s Basic Sites on the Catalyst Stability and the Branching Selectivity in α-Hydroxyketone Aldolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matthijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Donckels</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calderon‐ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Makshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square (Research Square)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1871475/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c03975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328236v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Revisit of Zeolites for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Desorption in Primary Amine Solution Argues Its Genuine Catalytic Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dusselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,291 +2085,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brønsted acid catalysis opens a new route to polythiolesters &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the direct condensation of thiolactic acid to thiolactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic amination of lactic acid using Ru–zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sofie Narmon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Tallarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donckels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2gc01530g⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.10773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00054g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328235v1</w:t>
+                <w:t xml:space="preserve">hal-05328234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic amination of lactic acid using Ru–zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brønsted acid catalysis opens a new route to polythiolesters &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; the direct condensation of thiolactic acid to thiolactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sofie Narmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Shah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ivanushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (28), </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt00054g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2gc01530g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328234v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Screening of Zeolite Y Formulations for Efficient Adsorption of Thiophene in Presence of Benzene</w:t>
               </w:r>
@@ -2511,638 +2511,638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pomalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Detaille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arnaud Detaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (10), </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.5984-5998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.1c00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative OSDA Blueprint for Highly Siliceous Faujasite Zeolite Catalysts with Enhanced Acidity Accessibility</w:t>
+                <w:t xml:space="preserve">Fast and Selective Solvent-Free Branching of Unsaturated Fatty Acids with Hierarchical ZSM-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Khalil</w:t>
+                <w:t xml:space="preserve">Dorien Kerstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Smeyers</w:t>
+                <w:t xml:space="preserve">Hannes de Peuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
+                <w:t xml:space="preserve">Sofie van Praet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Aelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202109163⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.4357-4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328240v1</w:t>
+                <w:t xml:space="preserve">hal-05230145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering low-temperature ozone activation of zeolites: Process specifics, possible mechanisms and hybrid activation methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Cooperative OSDA Blueprint for Highly Siliceous Faujasite Zeolite Catalysts with Enhanced Acidity Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Borms</w:t>
+                <w:t xml:space="preserve">Q. Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Robijns</w:t>
+                <w:t xml:space="preserve">B. Smeyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Ivanushkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Oliveira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 431, pp.133862. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328243v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Selective Solvent-Free Branching of Unsaturated Fatty Acids with Hierarchical ZSM-5</w:t>
+                <w:t xml:space="preserve">Engineering low-temperature ozone activation of zeolites: Process specifics, possible mechanisms and hybrid activation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorien Kerstens</w:t>
+                <w:t xml:space="preserve">Julien Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes de Peuter</w:t>
+                <w:t xml:space="preserve">Robin Borms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Robijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Ivanushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joost van Aelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.4357-4362. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 431, pp.133862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.133862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230145v1</w:t>
+                <w:t xml:space="preserve">hal-05328243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Reduction–Reoxidation Augments the Catalytic Activity of Sn-Beta Zeolites by Redispersion and Respeciation of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clusters</w:t>
+                <w:t xml:space="preserve">Tandem reduction – re-oxidation augments the catalytic activity of Snβ zeolites by redispersion and respeciation of SnOx clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calderon‐ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dijkmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (23), </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (23), pp.9366-9381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3155,64 +3155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interzeolite Conversion and the Role of Aluminum: Toward Generic Principles of Acid Site Genesis and Distributions in ZSM-5 and SSZ-13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Robijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,527 +4156,510 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steamed AEI zeolites for enhanced light olefin selectivity in tandem carbon dioxide conversion to light olefins: Role of zeolite acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muconic acid: a bio-based platform chemical for bio-advantage monomer synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rigamonti M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Vriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zeolite conference (IZC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dalian, China</w:t>
+              <w:t xml:space="preserve">The 6th International Congress on Catalysis for Biorefineries (Catbior 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164496v1</w:t>
+                <w:t xml:space="preserve">hal-05603196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELECTIVE PHENOL ADSORPTION FROM HYDROCARBON FOR ULTRA-CLEAN BIOFUEL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Steamed AEI zeolites for enhanced light olefin selectivity in tandem carbon dioxide conversion to light olefins: Role of zeolite acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia. pp.41</w:t>
+              <w:t xml:space="preserve">International Zeolite conference (IZC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082445v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Study of Phenol Adsorbed in Protonated Zeolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+                <w:t xml:space="preserve">SELECTIVE PHENOL ADSORPTION FROM HYDROCARBON FOR ULTRA-CLEAN BIOFUEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de l'Association Française de l’Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017461v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Study of Phenol Adsorbed in Protonated Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de l'Association Française de l’Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516256v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-solid IR study of the interaction of N-compounds with HY zeolites. Experimental and theoretical approaches</w:t>
               </w:r>
@@ -4701,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4773,511 +4756,636 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
+                <w:t xml:space="preserve">Development of in situ liquid-solid IR-ATR methodology for the study of pyridine and indole adsorption on zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">MACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017475v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an optimized zeotype material for biofuel purification by a combined experimental and theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the French Group on Zeolite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017324v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
+                <w:t xml:space="preserve">Design of an optimized zeotype material for biofuel purification by a combined experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+                <w:t xml:space="preserve">Mickaël Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">International conference of the French Group on Zeolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015619v1</w:t>
+                <w:t xml:space="preserve">hal-02017324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des molécules oxygénées résiduelles sur la combustion des biocarburants de 2eme génération</w:t>
+                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017496v1</w:t>
+                <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des molécules oxygénées résiduelles sur la combustion des biocarburants de 2eme génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5299,51 +5407,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5353,51 +5461,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5406,123 +5514,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France. Chem CatChem</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5531,231 +5639,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of 2nd generation bio-fuels by selective adsorption of phenol. Quantitative tests and operando IR-ATR study over various adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Catalysis for Biorefineries (CATBIOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude IR-ATR de l’adsorption du phénol en phase liquide sur alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5784,51 +5892,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5838,114 +5946,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination par adsorption sélective du phénol pour la purification des biocarburants de 2ème génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Normandie Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMC245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02334331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6092,51 +6200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rigamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eloy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Debecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy01242a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vriendt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Sels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusselier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500973" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torka Beydokhti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivanushkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sajid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Naji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trullemans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc04824e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lappa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Sushkevich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robijns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bugaev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Vriendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Sofie Narmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc00395k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04912090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Jenisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donckels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arenas Esteban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-024-01205-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rammal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthijssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderon&#8208;ardila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makshina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1871475/v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofie Narmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc01530g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallarico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00054g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul Hessou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomalaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detaille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smeyers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Borms" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Robijns" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Ivanushkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133862" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Kerstens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Peuter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Praet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Aelst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkmans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Goethem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Quintens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Junkers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC04161C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Al-Naji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00015A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02334331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torka Beydokhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivanushkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sajid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Naji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trullemans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc04824e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lappa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusselier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167966" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vriendt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Sels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mesa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rigamonti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eloy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Debecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy01242a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bugaev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Sushkevich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robijns" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Vriendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Sofie Narmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4gc00395k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04912090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Jenisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donckels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arenas Esteban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-024-01205-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arenas-Esteban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rammal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthijssen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderon&#8208;ardila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makshina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c03975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallarico" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00054g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sofie Narmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc01530g" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul Hessou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148515" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pomalaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Detaille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Kerstens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Peuter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Praet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Aelst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smeyers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Borms" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Robijns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Ivanushkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.133862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkmans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Goethem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Quintens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Junkers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC04161C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Al-Naji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08167" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00015A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigamonti M." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03516256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02334331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>