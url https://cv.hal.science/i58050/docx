--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical models based on NTFA approach (Visco)-Plastic strain heterogeneity in composite and polycrystalline materials and the Nonuniform Transformation Field Analysis (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2025 Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mécamat, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4884D8A"/>
+    <w:nsid w:val="E103DEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>