--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical models based on NTFA approach (Visco)-Plastic strain heterogeneity in composite and polycrystalline materials and the Nonuniform Transformation Field Analysis (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2025 Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mécamat, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical models based on NTFA approach (Visco)-Plastic strain heterogeneity in composite and polycrystalline materials and the Nonuniform Transformation Field Analysis (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2025 Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mécamat, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E103DEF0"/>
+    <w:nsid w:val="53073BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>