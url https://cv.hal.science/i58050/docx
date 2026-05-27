--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical models based on NTFA approach (Visco)-Plastic strain heterogeneity in composite and polycrystalline materials and the Nonuniform Transformation Field Analysis (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2025 Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mécamat, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigue Largenton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EDF R&D Research Engineer PhD Senior Expert on Nuclear Fuel Behavior and its Manufacturing and Modelling</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i58050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dGwRRiQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3567-4107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale identification and NTFA reduction of the elasto-viscoplastic polycrystalline behaviour of uranium dioxide (UO2) for wide range of loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154471. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the P2M Past Fuel Melting Experiments with the Fuel Performance Code CYRANO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ton That</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2023.2232664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of clad ballooning during NSRR RIA tests using ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.153584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of chromium in UO2 fuel: A solubility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riglet-Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 447 (1-3), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis to linear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.76-100. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated release between Caesium and fission gases during LOCA type scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical models based on NTFA approach (Visco)-Plastic strain heterogeneity in composite and polycrystalline materials and the Nonuniform Transformation Field Analysis (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2025 Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mécamat, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Djeumen Nkwechen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone cohésive viscoplastique dédié à la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model-reduction approach (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of polycrystalline UO2: full-field simulations (FFT) and model reduction technique (NTFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference (ESMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational assessment of LOCA simulation tests on high burnup fuel rods in Halden And Studsvik using Cyrano3 code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kececioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jérôme Vermoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTFA versus analytical estimates: theoretical comparison and benchmarking for particulate composites with constituents having a linear viscoelastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Nonuniform Transformation Field Analysis using Tangent Second-Order expansion to nonlinear viscoelastic composites in the presence of aging and swelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de milieux aléatoires continus périodiques et calculs mécaniques par FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Saikouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de microstructures de combustible nucleaireheterogene et homogeneisation mecanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of RIA transients on MOX fuel rods with ALCYONE fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF RIA TRANSIENTS ON MOX FUEL RODS WITH ALCYONE FUEL PERFORMANCE CODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Guénot-Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2018 Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess fission gas behaviors, applicable to fuels with complex microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mailhe P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 - 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to better assess Fission Gas Behaviours, applicable to Fuels with Complex Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Struzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mailhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL REDUCTION FOR COMPOSITE MATERIALS AND POLYCRYSTALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress on Computational Mechanics (WCCM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying fuel failure behavior with a micromechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States. pp.10 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fuel failure behavior with a micromechanical approach in the HBS area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference 2016 (NuMat2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-reduction in multiscale problems for composite and polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a micromechanical approach to investigate transient fuel fragmentation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d'un composite visco-élastique linéaire vieillissant avec déformation libre : réduction par la méthode NTFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse en champs de transformation non uniformes pour le comportement du combustible MOX en service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.CD-ROM (8 Pages)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in MOX nuclear fuel (composite material) and the Nonuniform Transformation Field Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. pp.5 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain heterogeneity in composite materials and the nonuniform transformation field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 537 " Multiscale computational homogenization of heterogeneous structures and materials "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micromécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et modélisation du comportement hétérogène des combustibles MOX en service par une analyse de champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a chemical form of cesium involved in the release of fission gases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Castermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP2025 : Journées d'Etude des Equilibres entre Phases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de microstructures de combustible nucléaire hétérogène et homogénéisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram El Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mécamat "Matériaux Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.6 Pages, Actes du Colloque Mécamat "Matériaux Numériques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement effectif du combustible MOX par une analyse micro-mécanique en champs de transformation non uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Provence Aix-Marseille 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01337923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53073BC1"/>
+    <w:nsid w:val="7341FFBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/i58050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3567-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dGwRRiQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154471" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largenton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baurens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ton That" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2023.2232664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Federici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernaudat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.02.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03435590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaieb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kececioglu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J&#233;r&#244;me Vermoyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baurens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram El Abdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Castelier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abdi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lantuejoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenot-Delahaie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gu&#233;not-Delahaie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mailhe P" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouvenin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01337923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>