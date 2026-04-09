--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2523,51 +2523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD478783"/>
+    <w:nsid w:val="A230C619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>