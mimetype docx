--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1506,260 +1506,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chemical synthesis of three natural depsides involved in flavonol catabolism and related to quercetinase catalysis.</w:t>
+                <w:t xml:space="preserve">Adducts of oxylipin electrophiles to glutathione reflect a 13 specificity of the downstream lipoxygenase pathway in the tobacco hypersensitive response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tranchimand</w:t>
+                <w:t xml:space="preserve">C. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tron</w:t>
+                <w:t xml:space="preserve">O. Falletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaudin</w:t>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iacazio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ennar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36, pp.587-597</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1484-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022224v1</w:t>
+                <w:t xml:space="preserve">hal-02054553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adducts of oxylipin electrophiles to glutathione reflect a 13 specificity of the downstream lipoxygenase pathway in the tobacco hypersensitive response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First chemical synthesis of three natural depsides involved in flavonol catabolism and related to quercetinase catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Falletti</w:t>
+                <w:t xml:space="preserve">S. Tranchimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">T. Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iacazio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 140 (4), pp.1484-1493</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.587-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054553v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway for the Stereocontrolled Z and E Production of α,α-Difluorine-Substituted Phenyl Butenoates</w:t>
               </w:r>
@@ -1870,77 +1870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of phenolic as inducers of quercetinase activity in Penicillium olsonii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tranchimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iacazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,64 +2103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of Keto Fatty Acids to Glutathione in Plant Tissues. Characterization and Quantification by HPLC-Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A230C619"/>
+    <w:nsid w:val="488A372A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2754,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iacazio-gilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069454531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213041775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201401164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchimand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iacazio-gilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069454531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213041775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201401164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchimand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>