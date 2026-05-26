--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -470,269 +470,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the terpene chemical space: the very first biosynthetic steps</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Duquesne</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Iacazio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (9), pp.e202100642. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202100642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034379v1</w:t>
+                <w:t xml:space="preserve">hal-03935973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
+                <w:t xml:space="preserve">Extension of the terpene chemical space: the very first biosynthetic steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Létitia Leydet</w:t>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Iacazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.e202100642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202100642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935973v1</w:t>
+                <w:t xml:space="preserve">hal-04034379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Terpene Mini-Path, a New Promising Alternative for Terpenoids Bio-Production</w:t>
               </w:r>
@@ -744,64 +744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (12), pp.1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -848,51 +848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t>
@@ -1129,51 +1129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kotik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1259,64 +1259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Mohorčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.144 - 153. </w:t>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxide hydrolase and its application in organic synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kotik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,51 +2523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="488A372A"/>
+    <w:nsid w:val="B14D2DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2754,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iacazio-gilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069454531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213041775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201401164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchimand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iacazio-gilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069454531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213041775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12121974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201401164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Falletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iacazio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranchimand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montillet J.-L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triantaphylides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>