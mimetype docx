--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -474,51 +474,51 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Nguejio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International conference on the Environmental Degradation of Materials in Nuclear Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Long Beach (CA), United States</w:t>
+              <w:t xml:space="preserve">, AMPP (Association for Materials Protection and Performance), Aug 2025, Long Beach (CA), United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -641,277 +641,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05510421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dissolved Oxygen on Stress Corrosion Cracking of 316L Stainless Steel in Nuclear Primary Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Fayolle</w:t>
+                <w:t xml:space="preserve">Effect of Dissolved Oxygen and Mechanical Loading on the Surface and Intergranular Oxidation of a 316L Stainless Steel in Simulated Primary Water of Nuclear Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalita de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Rousseau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian De Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2024 (European Corrosion Congress – congrès annuel de l’European Federation of Corrosion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFC – European Federation of Corrosion (congrès EUROCORR), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on High Temperature Corrosion and Materials Protection (HTCPM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRACOR - Centre Français de l’Anticorrosion, Jun 2024, Ile des Embiez, France. pp.sans objet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05533769v1</w:t>
+                <w:t xml:space="preserve">cea-05519765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dissolved Oxygen and Mechanical Loading on the Surface and Intergranular Oxidation of a 316L Stainless Steel in Simulated Primary Water of Nuclear Reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Dissolved Oxygen on Stress Corrosion Cracking of 316L Stainless Steel in Nuclear Primary Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian De Curières</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on High Temperature Corrosion and Materials Protection (HTCPM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEFRACOR - Centre Français de l’Anticorrosion, Jun 2024, Ile des Embiez, France. pp.sans objet</w:t>
+              <w:t xml:space="preserve">EUROCORR 2024 (European Corrosion Congress – congrès annuel de l’European Federation of Corrosion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFC – European Federation of Corrosion (congrès EUROCORR), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05519765v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05533769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress corrosion cracking initiation of alloy 82 in hydrogenated steam</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05176721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lagard&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Shaik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Persaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio Nguimatsia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05533769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita de Paula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05176721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lagard&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Shaik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Persaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio Nguimatsia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita de Paula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05533769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>