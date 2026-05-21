--- v1 (2026-04-07)
+++ v2 (2026-05-21)
@@ -66,1120 +66,1120 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of dissolved oxygen and temperature on oxidation and stress corrosion cracking of 316L stainless steel in pressurized water reactors primary environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Nguejio Nguimatsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Environmental Degradation of materials in nuclear power systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Materials Protection and Performance (AMPP), Aug 2025, Long Beach, United States. Paper no. ED2025- 00020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05519766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Dissolved Oxygen and Temperature on Oxidation and Stress Corrosion Cracking of 316L Stainless Steel in Nuclear Primary Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Nguejio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International conference on the Environmental Degradation of Materials in Nuclear Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPP (Association for Materials Protection and Performance), Aug 2025, Long Beach (CA), United States. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l’oxygène dissous et de la température sur l’oxydation et la corrosion sous contrainte de l’acier inoxydable 316L en milieu primaire de réacteur à eau pressurisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Nguejio Nguimatsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées jeunes chercheurs 2025 de la commission CSC et FPH du CEFRACOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRACOR – Commission Corrosion Sous Contrainte – Fatigue – Corrosion, Nov 2025, Grenoble, France. page 189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05510421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Dissolved Oxygen on Stress Corrosion Cracking of 316L Stainless Steel in Nuclear Primary Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCORR 2024 (European Corrosion Congress – congrès annuel de l’European Federation of Corrosion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFC – European Federation of Corrosion (congrès EUROCORR), Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05533769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Dissolved Oxygen and Mechanical Loading on the Surface and Intergranular Oxidation of a 316L Stainless Steel in Simulated Primary Water of Nuclear Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalita de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian De Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on High Temperature Corrosion and Materials Protection (HTCPM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRACOR - Centre Français de l’Anticorrosion, Jun 2024, Ile des Embiez, France. pp.sans objet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05519765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress corrosion cracking initiation of alloy 82 in hydrogenated steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Environmental Degradation of Materials in Nuclear Power Systems – Water Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMS (The Minerals, Metals &amp; Materials Society); EDM 2017, Aug 2017, Portland, United States. pp.175-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04639-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Nickel Base Alloys in PWR Primary Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian De Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MINOS 2012 - Workshop on Materials Innovation for Nuclear Optimized Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saclay, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135104003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sulfur and lead on the corrosion of steam generator tubes made of alloy 690 thermally treated exposed to a wet steam environment at 320 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Persaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian De Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 256, pp.113202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176721v1</w:t>
-              </w:r>
-[...923 lines deleted...]
-                <w:t xml:space="preserve">hal-05162971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1334,51 +1334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05176721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lagard&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Shaik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Persaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio Nguimatsia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita de Paula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05533769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio Nguimatsia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05510421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05533769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05519765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita de Paula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian De Curi&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04639-2_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05162971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135104003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05176721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lagard&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Shaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Persaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>