--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,1099 +100,1099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
+                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Langer</w:t>
+                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost de Vries</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332107v1</w:t>
+                <w:t xml:space="preserve">hal-05066936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
+                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Füssy</w:t>
+                <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lampe</w:t>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Arrigo</w:t>
+                <w:t xml:space="preserve">Céline Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrie Barry</w:t>
+                <w:t xml:space="preserve">Laurie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Brisbin</w:t>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292826v1</w:t>
+                <w:t xml:space="preserve">cea-05010706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting the landscape of cytoskeletal diversity in microbial eukaryotes</w:t>
+                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Mikus</w:t>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Rubio Ramos</w:t>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiral Shah</w:t>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Hellgoth</w:t>
+                <w:t xml:space="preserve">Joost de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Olivetta</w:t>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (26), pp.7610-7628.e13. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557618v1</w:t>
+                <w:t xml:space="preserve">hal-05332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European biobanking strategy for safeguarding macroalgal genetic material to ensure food security, biosecurity and conservation of biodiversity</w:t>
+                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Hofmann</w:t>
+                <w:t xml:space="preserve">Zoltán Füssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Brakel</w:t>
+                <w:t xml:space="preserve">Robert Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
+                <w:t xml:space="preserve">Kevin Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Montecinos Arismendi</w:t>
+                <w:t xml:space="preserve">Kerrie Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Bermejo</w:t>
+                <w:t xml:space="preserve">Margaret Brisbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2025.2480569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055497v1</w:t>
+                <w:t xml:space="preserve">hal-05292826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
+                <w:t xml:space="preserve">Charting the landscape of cytoskeletal diversity in microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Guérin</w:t>
+                <w:t xml:space="preserve">Felix Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seyman</w:t>
+                <w:t xml:space="preserve">Armando Rubio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Orvain</w:t>
+                <w:t xml:space="preserve">Hiral Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bertrand</w:t>
+                <w:t xml:space="preserve">Jonas Hellgoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+                <w:t xml:space="preserve">Marine Olivetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (26), pp.7610-7628.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05010706v1</w:t>
+                <w:t xml:space="preserve">hal-05557618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
+                <w:t xml:space="preserve">A European biobanking strategy for safeguarding macroalgal genetic material to ensure food security, biosecurity and conservation of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
+                <w:t xml:space="preserve">Laurie Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gall</w:t>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Gabriel Montecinos Arismendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+                <w:t xml:space="preserve">Ricardo Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2025.2480569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066936v1</w:t>
+                <w:t xml:space="preserve">hal-05055497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
+                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dulong</w:t>
+                <w:t xml:space="preserve">Giang Nam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gaignard</w:t>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bridiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374025v1</w:t>
+                <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Nicolas Bridiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397856v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
               </w:r>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odysseas A Archontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cytoskeleton inhibitors on coccolith morphology in Coccolithus braarudii and Scyphosphaera apsteinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
@@ -2080,295 +2080,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+                <w:t xml:space="preserve">Planktonic protist diversity across contrasting Subtropical and Subantarctic waters of the southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">Andres Gutiérrez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Karl Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.102809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+                <w:t xml:space="preserve">hal-03869343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic protist diversity across contrasting Subtropical and Subantarctic waters of the southwest Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gutiérrez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.102809. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869343v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappemonads are haptophyte phytoplankton</w:t>
               </w:r>
@@ -2488,51 +2488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of silicon in the development of complex crystal shapes in coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,77 +2756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,77 +2886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,90 +3016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3176,77 +3176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.192-205. </w:t>
@@ -3412,325 +3412,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nevado</w:t>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar L y Wong</w:t>
+                <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Hagino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.4234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303828v1</w:t>
+                <w:t xml:space="preserve">hal-02049223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Probert</w:t>
+                <w:t xml:space="preserve">Bruno Nevado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Edgar L y Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chushkin</w:t>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.4234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049223v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Reticulate Evolution in the Ecologically Dominant Lineage of Coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Díaz-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4618,512 +4618,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the coccolithophore &amp;lt;em&amp;gt;Emiliania huxleyi&amp;lt;/em&amp;gt; in light- and nutrient-limited batch reactors: relevance for the BIOSOPE deep ecological niche of coccolithophores</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (21), pp.5983-6001. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5983-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497843v1</w:t>
+                <w:t xml:space="preserve">mnhn-03627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Growth of the coccolithophore &amp;lt;em&amp;gt;Emiliania huxleyi&amp;lt;/em&amp;gt; in light- and nutrient-limited batch reactors: relevance for the BIOSOPE deep ecological niche of coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-3. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (21), pp.5983-6001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5983-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03627626v1</w:t>
+                <w:t xml:space="preserve">hal-01497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dennetiere</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno De Reviers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Bryologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/cryb/v36.iss3.2015.209⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03627709v1</w:t>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dennetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+                <w:t xml:space="preserve">Bruno De Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edith Bury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Bryologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.209-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/cryb/v36.iss3.2015.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03627709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological adaptation shapes the response of calcifying algae to nutrient limitation</w:t>
               </w:r>
@@ -5135,51 +5135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Šupraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,291 +5220,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dennetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno De Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/crya.v36.iss2.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277350v1</w:t>
+                <w:t xml:space="preserve">mnhn-03627719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara T. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María T. Hernández-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel-Ángel Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl González-Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Abrevaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (2), pp.127-128. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.10284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7872/crya.v36.iss2.2015.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03627719v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
               </w:r>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5797,51 +5797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Craig Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (2), pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6003,964 +6003,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
+                <w:t xml:space="preserve">The chimerical and multifaceted marine acoel Symsagittifera roscoffensis: from photosymbiosis to brain regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Carrier</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+                <w:t xml:space="preserve">Gaëlle Correc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100651v1</w:t>
+                <w:t xml:space="preserve">hal-01100635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of stable isotope composition of Thoracosphaera heimii (dinoflagellate) calcite for reconstructing paleotemperatures in the intermediate photic zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Candelier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014PA002694⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103331v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Calibration of stable isotope composition of Thoracosphaera heimii (dinoflagellate) calcite for reconstructing paleotemperatures in the intermediate photic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Minoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (12), pp.1111-1126 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014PA002694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01258218v1</w:t>
+                <w:t xml:space="preserve">hal-01103331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandtodinium gen. nov. and B. nutricula comb. Nov. (Dinophyceae), a dinoflagellate commonly found in symbiosis with polycystine radiolarians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.388-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12174⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140979v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies versus phylospecies concepts for evaluating phytoplankton diversity: the case of the Coccolithophores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Brandtodinium gen. nov. and B. nutricula comb. Nov. (Dinophyceae), a dinoflagellate commonly found in symbiosis with polycystine radiolarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/crya.v35.iss4.2014.353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.388-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258220v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature decreases the PIC / POC ratio and increases phosphorus requirements in Coccolithus pelagicus (Haptophyta)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphospecies versus phylospecies concepts for evaluating phytoplankton diversity: the case of the Coccolithophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Probert</w:t>
+                <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Henderiks</w:t>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3531-2014⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.353-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/crya.v35.iss4.2014.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307997v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chimerical and multifaceted marine acoel Symsagittifera roscoffensis: from photosymbiosis to brain regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">High temperature decreases the PIC / POC ratio and increases phosphorus requirements in Coccolithus pelagicus (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+                <w:t xml:space="preserve">L Šupraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Correc</w:t>
+                <w:t xml:space="preserve">B Edvardsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">I Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kurth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Henderiks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.498. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (13), pp.3531-3545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3531-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100635v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
               </w:r>
@@ -7132,51 +7132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t>
@@ -7373,51 +7373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the description of Tisochrysis lutea gen. nov sp nov and Isochrysis nuda sp nov in the Isochrysidales, and the transfer of Dicrateria to the Prymnesiales (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declan C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,90 +7489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of oxygen isotope fractionation in coccolith calcite: A culture and core top calibration of the genus Calcidiscus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Minoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hermoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100, pp.264-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7600,1909 +7600,1909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microalgal partners in symbiosis with the acantharian Acanthochiasma sp (Radiolaria)</w:t>
+                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-012-0195-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (44), pp.18000-18005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258243v1</w:t>
+                <w:t xml:space="preserve">hal-01258241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Ecology of Eukaryotic Marine Phytoplankton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multiple microalgal partners in symbiosis with the acantharian Acanthochiasma sp (Radiolaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.1-53. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1-3), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00001-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-012-0195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499285v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and Ecology of Eukaryotic Marine Phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel J. Frada</w:t>
+                <w:t xml:space="preserve">Wiebe H. C. F. Kooistra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay D. Bidle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.1558-1569. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.1-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258234v1</w:t>
+                <w:t xml:space="preserve">hal-04499285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel J. Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay D. Bidle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1558-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal DNA phylogenies and a morphological revision provide the basis for a revised taxonomy of the Prymnesiales (Haptophyta)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenche Eikrem</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jahn Throndsen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mikihide Demura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanobu Kawachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2011.594095⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258244v1</w:t>
+                <w:t xml:space="preserve">hal-00848702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Kogame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (4), pp.311-312. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1164-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7872/crya.v32.iss4.2011.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02498529v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Taxonomy of the Pavlovophyceae (Haptophyta): A Reassessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ribosomal DNA phylogenies and a morphological revision provide the basis for a revised taxonomy of the Prymnesiales (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Edvardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Eikrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahn Throndsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto G. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.202-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2011.594095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258251v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.311-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/crya.v32.iss4.2011.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866853v1</w:t>
+                <w:t xml:space="preserve">mnhn-02498529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative Taxonomy of the Pavlovophyceae (Haptophyta): A Reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (5), pp.738-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258248v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikihide Demura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848702v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimethylsulphoniopropionate (DMSP), DMSP-lyase activity (DLA) and dimethylsulphide (DMS) in 10 species of coccolithophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Montresor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Daniel J. Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.01.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 410, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258255v1</w:t>
+                <w:t xml:space="preserve">hal-01258254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cachão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.58-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258256v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Montresor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.385-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258257v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethylsulphoniopropionate (DMSP), DMSP-lyase activity (DLA) and dimethylsulphide (DMS) in 10 species of coccolithophore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gill Malin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 410, pp.13-23. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258254v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-specific responses of Emiliania huxleyi to changing seawater carbonate chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nehrke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Percopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9734,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Von Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,51 +9868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Wolhowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. G. Prahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9959,77 +9959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolith function and morphogenesis: insights from appendage-bearing coccolithophores of the family syracosphaeraceae (haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Andruleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (1), pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10063,103 +10063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
@@ -10210,51 +10210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10318,51 +10318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10539,51 +10539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRYMNESIUM FAVEOLATUM SP. NOV. (PRYMNESIOPHYCEAE), A NEW TOXIC SPECIES FROM THE MEDITERRANEAN SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10653,103 +10653,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10860,884 +10860,1043 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th COSM'INNOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probert I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th COSM'ING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage de macroalgues pour la production d’exopolysaccharides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference POLYSAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie, Tunisia</w:t>
+              <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874480v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Criblage de macroalgues pour la production d’exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference POLYSAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506914v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain specific calcification response of Gephyrocapsa huxleyi to pH change: COCCACE, a high throughput live imaging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Nannoplankton Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de microalgues pour la production d'exopolysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11756,698 +11915,698 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymerix 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae as exopolysaccharides producers : diversity of strains and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Identification et exploitation des polysaccharides issus des microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Maugard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON BIOCHEMICAL ENGINEERING SCIENCES (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">10ème Colloque COFrRoCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bacäu, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913853v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphology of coccoliths as revealed by coherent X-ray diffraction imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuriy Chuskin</w:t>
+                <w:t xml:space="preserve">Microalgae as exopolysaccharides producers : diversity of strains and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Port Jefferson, United States</w:t>
+              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON BIOCHEMICAL ENGINEERING SCIENCES (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538535v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphology of coccoliths studied by coherent X-ray diffraction imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The morphology of coccoliths as revealed by coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Chuskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XTOP 2018 - 14th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Coherence workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Port Jefferson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538519v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et exploitation des polysaccharides issus des microalgues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">The morphology of coccoliths studied by coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Chuskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque COFrRoCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bacäu, Roumanie</w:t>
+              <w:t xml:space="preserve">XTOP 2018 - 14th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913775v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Forum on Industrial Bioprocessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12506,396 +12665,396 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an original microalgal polysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae (2017) Séminaire International POLYSAC 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire International POLYSAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658258v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae (2017) Séminaire International POLYSAC 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Identification of an original microalgal polysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International POLYSAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ouargla, Algeria</w:t>
+              <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658482v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolithophores growing conditions in the deep ecological niche of the South Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INA Workshop on Extant Coccolithophore Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12905,315 +13064,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic response of the picophytoplankton Pelagomonas calceolata to nitrogen depleted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thurotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEFIQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new EPS producer: Glossomastix sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13221,463 +13380,463 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIBIOP (International Forum on Industrial Bioprocessing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae as biological agents or hydrocolloids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de microalgues comme agents biologiques et hydrocolloïdes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de micro-algues comme agents biologiques et hydrocolloides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de micro-algues comme agents biologiques et hydrocolloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODEGEPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13687,288 +13846,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturing Diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gust Bilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Falciatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine dinoflagellates as a source of new bioactive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Natural Products Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 2022, Bioactive Natural Products, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-817905-5.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13978,279 +14137,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14397,51 +14556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.06.081489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.06.081489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>