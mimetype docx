--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,1367 +100,1367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
+                <w:t xml:space="preserve">Charting the landscape of cytoskeletal diversity in microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
+                <w:t xml:space="preserve">Felix Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
+                <w:t xml:space="preserve">Armando Rubio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gall</w:t>
+                <w:t xml:space="preserve">Hiral Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Jonas Hellgoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+                <w:t xml:space="preserve">Marine Olivetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (26), pp.7610-7628.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066936v1</w:t>
+                <w:t xml:space="preserve">hal-05557618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
+                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Guérin</w:t>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seyman</w:t>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Orvain</w:t>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bertrand</w:t>
+                <w:t xml:space="preserve">Joost de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05010706v1</w:t>
+                <w:t xml:space="preserve">hal-05332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
+                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Zoltán Füssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Langer</w:t>
+                <w:t xml:space="preserve">Robert Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Kevin Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost de Vries</w:t>
+                <w:t xml:space="preserve">Kerrie Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
+                <w:t xml:space="preserve">Margaret Brisbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332107v1</w:t>
+                <w:t xml:space="preserve">hal-05292826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
+                <w:t xml:space="preserve">A European biobanking strategy for safeguarding macroalgal genetic material to ensure food security, biosecurity and conservation of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Füssy</w:t>
+                <w:t xml:space="preserve">Laurie Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lampe</w:t>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Arrigo</w:t>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrie Barry</w:t>
+                <w:t xml:space="preserve">Gabriel Montecinos Arismendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Brisbin</w:t>
+                <w:t xml:space="preserve">Ricardo Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2025.2480569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292826v1</w:t>
+                <w:t xml:space="preserve">hal-05055497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting the landscape of cytoskeletal diversity in microbial eukaryotes</w:t>
+                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Mikus</w:t>
+                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Rubio Ramos</w:t>
+                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiral Shah</w:t>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Hellgoth</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Olivetta</w:t>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (26), pp.7610-7628.e13. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557618v1</w:t>
+                <w:t xml:space="preserve">hal-05066936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European biobanking strategy for safeguarding macroalgal genetic material to ensure food security, biosecurity and conservation of biodiversity</w:t>
+                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Hofmann</w:t>
+                <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Brakel</w:t>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
+                <w:t xml:space="preserve">Céline Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Montecinos Arismendi</w:t>
+                <w:t xml:space="preserve">Laurie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Bermejo</w:t>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2025.2480569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055497v1</w:t>
+                <w:t xml:space="preserve">cea-05010706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
+                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dayras</w:t>
+                <w:t xml:space="preserve">Nicolas Bridiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397856v1</w:t>
+                <w:t xml:space="preserve">hal-04374025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Fusarochromanone Derivatives from the Marine Fungus Fusarium equiseti UBOCC-A-117302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dulong</w:t>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gaignard</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bridiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+                <w:t xml:space="preserve">Marie Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21655979.2023.2296257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374025v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
+                <w:t xml:space="preserve">Somatic evolution of marine transmissible leukemias in the common cockle, Cerastoderma edule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Mertens</w:t>
+                <w:t xml:space="preserve">Alicia L. Bruzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Consuelo Carbonell-Moore</w:t>
+                <w:t xml:space="preserve">Martin Santamarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
+                <w:t xml:space="preserve">Daniel Garcia-Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Bilien</w:t>
+                <w:t xml:space="preserve">Seila Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Boulben</w:t>
+                <w:t xml:space="preserve">Sara Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (2), pp.117-135. </w:t>
+              <w:t xml:space="preserve">Nature Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43018-023-00641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203973v1</w:t>
+                <w:t xml:space="preserve">hal-04274962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic evolution of marine transmissible leukemias in the common cockle, Cerastoderma edule</w:t>
+                <w:t xml:space="preserve">Morpho-molecular analysis of podolampadacean dinoflagellates (Dinophyceae), with the description of two new genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia L. Bruzos</w:t>
+                <w:t xml:space="preserve">Kenneth Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Santamarina</w:t>
+                <w:t xml:space="preserve">M. Consuelo Carbonell-Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Garcia-Souto</w:t>
+                <w:t xml:space="preserve">Nicolas Chomérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seila Diaz</w:t>
+                <w:t xml:space="preserve">Gwenael Bilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rocha</w:t>
+                <w:t xml:space="preserve">Sylviane Boulben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.117-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43018-023-00641-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2022.2158281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274962v1</w:t>
+                <w:t xml:space="preserve">hal-04203973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of some structural features in EPS from microalgae stimulating collagen production by human dermal fibroblasts</w:t>
               </w:r>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odysseas A Archontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,399 +1708,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cytoskeleton inhibitors on coccolith morphology in Coccolithus braarudii and Scyphosphaera apsteinii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.02.18.480830⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892590v1</w:t>
+                <w:t xml:space="preserve">hal-03517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">The effect of cytoskeleton inhibitors on coccolith morphology in Coccolithus braarudii and Scyphosphaera apsteinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pollina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (10), pp.2309-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.18.480830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788523v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Thibaut Pollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Walker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.936972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517096v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic protist diversity across contrasting Subtropical and Subantarctic waters of the southwest Pacific</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of silicon in the development of complex crystal shapes in coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,116 +2717,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,2157 +2890,2140 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Edvardsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.05.06.081489⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR characterization and evaluation of antibacterial and antiobiofilm activity of organic extracts from stationary phase batch cultures of five marine microalgae (Dunaliella sp., D. salina, Chaetoceros calcitrans, C. gracilis and Tisochrysis lutea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma José Iglesias</w:t>
+                <w:t xml:space="preserve">Raquel Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Soengas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.192-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Bacterial and Fungal Biofilm Formation by 675 Extracts from Microalgae and Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginio Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginio Cepas</w:t>
+                <w:t xml:space="preserve">Yuly López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuly López</w:t>
+                <w:t xml:space="preserve">Yaiza Gabasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza Gabasa</w:t>
+                <w:t xml:space="preserve">Clara Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics8020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Probert</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+                <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nevado</w:t>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar L y Wong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.101711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303828v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Laroche</w:t>
+                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nevado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Edgar L y Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101711⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364692v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is in Store for EPS Microalgae in the Next Decade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vialleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (23), pp.4296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules24234296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-018-0481-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Reticulate Evolution in the Ecologically Dominant Lineage of Coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Díaz-Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Díaz-Rosas</w:t>
+                <w:t xml:space="preserve">Daniela Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ger van den Engh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for diatom-like silicon transporters in calcifying coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna M Durak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms10543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Le Gall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (1), pp.3-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of the coccolithophore &amp;lt;em&amp;gt;Emiliania huxleyi&amp;lt;/em&amp;gt; in light- and nutrient-limited batch reactors: relevance for the BIOSOPE deep ecological niche of coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (21), pp.5983-6001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-13-5983-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eco-physiological adaptation shapes the response of calcifying algae to nutrient limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Šupraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dennetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,5588 +5035,5605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno De Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Bryologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (3), pp.209-210. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.127-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7872/cryb/v36.iss3.2015.209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/crya.v36.iss2.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03627709v1</w:t>
+                <w:t xml:space="preserve">mnhn-03627719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-physiological adaptation shapes the response of calcifying algae to nutrient limitation</w:t>
+                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Šupraha</w:t>
+                <w:t xml:space="preserve">Clara T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">María T. Hernández-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel-Ángel Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl González-Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Abrevaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16499⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.10284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271575v1</w:t>
+                <w:t xml:space="preserve">hal-01277350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/crya.v36.iss2.2015.127⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03627719v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dennetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno De Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Bryologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/cryb/v36.iss3.2015.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277350v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03627709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter von Dassow</w:t>
+                <w:t xml:space="preserve">Rowena F Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe John</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245155v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phaeocystis rex sp nov (Phaeocystales, Prymnesiophyceae): a new solitary species that produces a multilayered scale cell covering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Craig Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (2), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1024287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149047v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeocystis rex sp nov (Phaeocystales, Prymnesiophyceae): a new solitary species that produces a multilayered scale cell covering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A. Andersen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1024287⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258209v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chimerical and multifaceted marine acoel Symsagittifera roscoffensis: from photosymbiosis to brain regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of stable isotope composition of Thoracosphaera heimii (dinoflagellate) calcite for reconstructing paleotemperatures in the intermediate photic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Minoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Michaël Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaël Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00498⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (12), pp.1111-1126 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014PA002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100635v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Carrier</w:t>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of stable isotope composition of Thoracosphaera heimii (dinoflagellate) calcite for reconstructing paleotemperatures in the intermediate photic zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014PA002694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103331v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brandtodinium gen. nov. and B. nutricula comb. Nov. (Dinophyceae), a dinoflagellate commonly found in symbiosis with polycystine radiolarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (1), pp.140-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12147⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.388-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258218v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandtodinium gen. nov. and B. nutricula comb. Nov. (Dinophyceae), a dinoflagellate commonly found in symbiosis with polycystine radiolarians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphospecies versus phylospecies concepts for evaluating phytoplankton diversity: the case of the Coccolithophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12174⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.353-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/crya.v35.iss4.2014.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140979v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies versus phylospecies concepts for evaluating phytoplankton diversity: the case of the Coccolithophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature decreases the PIC / POC ratio and increases phosphorus requirements in Coccolithus pelagicus (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Šupraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Edvardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R. Young</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">J Henderiks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/crya.v35.iss4.2014.353⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (13), pp.3531-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3531-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258220v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature decreases the PIC / POC ratio and increases phosphorus requirements in Coccolithus pelagicus (Haptophyta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
+                <w:t xml:space="preserve">The chimerical and multifaceted marine acoel Symsagittifera roscoffensis: from photosymbiosis to brain regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Šupraha</w:t>
+                <w:t xml:space="preserve">Gaëlle Correc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Edvardsen</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Probert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Kurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3531-2014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307997v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipankar Bachar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Bass</w:t>
+                <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253994v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heni Abida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Elianne S Egge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258229v1</w:t>
+                <w:t xml:space="preserve">hal-00817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne S Egge</w:t>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817857v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the description of Tisochrysis lutea gen. nov sp nov and Isochrysis nuda sp nov in the Isochrysidales, and the transfer of Dicrateria to the Prymnesiales (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declan C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (6), pp.1763-1776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-013-0037-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-013-0037-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of oxygen isotope fractionation in coccolith calcite: A culture and core top calibration of the genus Calcidiscus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Minoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hermoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100, pp.264-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Multiple microalgal partners in symbiosis with the acantharian Acanthochiasma sp (Radiolaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1-3), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-012-0195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258241v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple microalgal partners in symbiosis with the acantharian Acanthochiasma sp (Radiolaria)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Diversity and Ecology of Eukaryotic Marine Phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe H. C. F. Kooistra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-012-0195-x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258243v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Ecology of Eukaryotic Marine Phytoplankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel J. Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebe H. C. F. Kooistra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kay D. Bidle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1558-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00001-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04499285v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel J. Frada</w:t>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay D. Bidle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.1558-1569. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (44), pp.18000-18005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258234v1</w:t>
+                <w:t xml:space="preserve">hal-01258241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.311-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7872/crya.v32.iss4.2011.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848702v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02498529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative Taxonomy of the Pavlovophyceae (Haptophyta): A Reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (5), pp.738-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258248v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal DNA phylogenies and a morphological revision provide the basis for a revised taxonomy of the Prymnesiales (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Edvardsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Eikrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenche Eikrem</w:t>
+                <w:t xml:space="preserve">Jahn Throndsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jahn Throndsen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto G. Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.202-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2011.594095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/crya.v32.iss4.2011.311⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02498529v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Taxonomy of the Pavlovophyceae (Haptophyta): A Reassessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Kogame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (5), pp.738-761. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1164-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258251v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
+                <w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Beaufort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikihide Demura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanobu Kawachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866853v1</w:t>
+                <w:t xml:space="preserve">hal-00848702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethylsulphoniopropionate (DMSP), DMSP-lyase activity (DLA) and dimethylsulphide (DMS) in 10 species of coccolithophore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Montresor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gill Malin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08596⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.385-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258254v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258257v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cachão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.58-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258255v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dimethylsulphoniopropionate (DMSP), DMSP-lyase activity (DLA) and dimethylsulphide (DMS) in 10 species of coccolithophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp222⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 410, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258256v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific responses of Emiliania huxleyi to changing seawater carbonate chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First observations of heterococcolithophore-holococcolithophore life cycle combinations in the family Pontosphaeraceae (Calcihaptophycideae, Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Percopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-6-2637-2009⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1-2), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258266v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of heterococcolithophore-holococcolithophore life cycle combinations in the family Pontosphaeraceae (Calcihaptophycideae, Haptophyta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Frada</w:t>
+                <w:t xml:space="preserve">Strain-specific responses of Emiliania huxleyi to changing seawater carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nehrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Percopo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ziveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (1-2), pp.20-27. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (11), pp.2637-2646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-2637-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258259v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Von Dassow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (10), pp.R114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth phase dependent hydrogen isotopic fractionation in alkenone-producing haptophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Wolhowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Wolhowe</w:t>
+                <w:t xml:space="preserve">F. G. Prahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (8), pp.1681-1694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-6-1681-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolith function and morphogenesis: insights from appendage-bearing coccolithophores of the family syracosphaeraceae (haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Andruleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (1), pp.213-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2008.00643.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Claquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Probert</w:t>
+                <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GC001493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRYMNESIUM FAVEOLATUM SP. NOV. (PRYMNESIOPHYCEAE), A NEW TOXIC SPECIES FROM THE MEDITERRANEAN SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10639,3777 +10643,3777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton Planet : ‘seatizen’ oceanography to assess open ocean life at the planetary scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03971975v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probert I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th COSM'ING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th COSM'INNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage de macroalgues pour la production d’exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference POLYSAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage de microalgues pour la production d'exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymerix 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain specific calcification response of Gephyrocapsa huxleyi to pH change: COCCACE, a high throughput live imaging method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Nannoplankton Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microalgae as exopolysaccharides producers : diversity of strains and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON BIOCHEMICAL ENGINEERING SCIENCES (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The morphology of coccoliths as revealed by coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Chuskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coherence workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Port Jefferson, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The morphology of coccoliths studied by coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Chuskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTOP 2018 - 14th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et exploitation des polysaccharides issus des microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque COFrRoCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bacäu, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Forum on Industrial Bioprocessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Wuxi, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of an original microalgal polysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae (2017) Séminaire International POLYSAC 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International POLYSAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ouargla, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coccolithophores growing conditions in the deep ecological niche of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INA Workshop on Extant Coccolithophore Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Héraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic response of the picophytoplankton Pelagomonas calceolata to nitrogen depleted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thurotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BENEFIQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a new EPS producer: Glossomastix sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIBIOP (International Forum on Industrial Bioprocessing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Wuxi, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae as biological agents or hydrocolloids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de microalgues comme agents biologiques et hydrocolloïdes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JED SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de micro-algues comme agents biologiques et hydrocolloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culturing Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gust Bilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chaerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Falciatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000031v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine dinoflagellates as a source of new bioactive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Natural Products Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, 2022, Bioactive Natural Products, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817905-5.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291643v1</w:t>
-              </w:r>
-[...3069 lines deleted...]
-                <w:t xml:space="preserve">hal-03867411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Massé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Massé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId472"/>
+      <w:footerReference w:type="default" r:id="rId471"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14556,51 +14560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.06.081489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>