--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
+                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
+                <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
+                <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gall</w:t>
+                <w:t xml:space="preserve">Céline Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Laurie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066936v1</w:t>
+                <w:t xml:space="preserve">cea-05010706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t>
+                <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Guérin</w:t>
+                <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Seyman</w:t>
+                <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Orvain</w:t>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bertrand</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+                <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05010706v1</w:t>
+                <w:t xml:space="preserve">hal-05066936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exopolysaccharide from marine microalgae belonging to the Glossomastix genus: fragile gel behavior and suspension stability</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bridiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineered</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odysseas A Archontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cytoskeleton inhibitors on coccolith morphology in Coccolithus braarudii and Scyphosphaera apsteinii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,295 +2348,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappemonads are haptophyte phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of silicon in the development of complex crystal shapes in coccolithophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masanobu Kawachi</w:t>
+                <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuro Nakayama</w:t>
+                <w:t xml:space="preserve">Charlotte E Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoki Kayama</w:t>
+                <w:t xml:space="preserve">Erin M Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mami Nomura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Miyashita</w:t>
+                <w:t xml:space="preserve">Oz Ben Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.012⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266526v1</w:t>
+                <w:t xml:space="preserve">hal-03196029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of silicon in the development of complex crystal shapes in coccolithophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Langer</w:t>
+                <w:t xml:space="preserve">Rappemonads are haptophyte phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanobu Kawachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison R Taylor</w:t>
+                <w:t xml:space="preserve">Takuro Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte E Walker</w:t>
+                <w:t xml:space="preserve">Motoki Kayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin M Meyer</w:t>
+                <w:t xml:space="preserve">Mami Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oz Ben Joseph</w:t>
+                <w:t xml:space="preserve">Hideaki Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (11), pp.2395 - 2403.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196029v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
@@ -2760,77 +2760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,77 +2890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,90 +3020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3148,753 +3148,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR characterization and evaluation of antibacterial and antiobiofilm activity of organic extracts from stationary phase batch cultures of five marine microalgae (Dunaliella sp., D. salina, Chaetoceros calcitrans, C. gracilis and Tisochrysis lutea)</w:t>
+                <w:t xml:space="preserve">Inhibition of Bacterial and Fungal Biofilm Formation by 675 Extracts from Microalgae and Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma José Iglesias</w:t>
+                <w:t xml:space="preserve">Virginio Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Soengas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Yuly López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+                <w:t xml:space="preserve">Yaiza Gabasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics8020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560505v1</w:t>
+                <w:t xml:space="preserve">hal-02560498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Bacterial and Fungal Biofilm Formation by 675 Extracts from Microalgae and Cyanobacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR characterization and evaluation of antibacterial and antiobiofilm activity of organic extracts from stationary phase batch cultures of five marine microalgae (Dunaliella sp., D. salina, Chaetoceros calcitrans, C. gracilis and Tisochrysis lutea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza Gabasa</w:t>
+                <w:t xml:space="preserve">Ma José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Martins</w:t>
+                <w:t xml:space="preserve">Raquel Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ferreira</w:t>
+                <w:t xml:space="preserve">Emilie Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.77. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics8020077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560498v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">Bruno Nevado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Probert</w:t>
+                <w:t xml:space="preserve">Edgar L y Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Chushkin</w:t>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049223v1</w:t>
+                <w:t xml:space="preserve">hal-02303828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of marine microalgae: Investigation of new exopolysaccharide producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.101711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated species radiations in the recent evolution of the key marine phytoplankton lineage Gephyrocapsa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nevado</w:t>
+                <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar L y Wong</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Hagino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Y. Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.4234. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12169-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303828v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is in Store for EPS Microalgae in the Next Decade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,351 +3952,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
+                <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meng</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879300v1</w:t>
+                <w:t xml:space="preserve">hal-01805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
+                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805749v1</w:t>
+                <w:t xml:space="preserve">hal-02879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,51 +4373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Reticulate Evolution in the Ecologically Dominant Lineage of Coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Díaz-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,77 +4507,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for diatom-like silicon transporters in calcifying coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna M Durak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte E Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,672 +4622,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Growth of the coccolithophore &amp;lt;em&amp;gt;Emiliania huxleyi&amp;lt;/em&amp;gt; in light- and nutrient-limited batch reactors: relevance for the BIOSOPE deep ecological niche of coccolithophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-3. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (21), pp.5983-6001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5983-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03627626v1</w:t>
+                <w:t xml:space="preserve">hal-01497843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the coccolithophore &amp;lt;em&amp;gt;Emiliania huxleyi&amp;lt;/em&amp;gt; in light- and nutrient-limited batch reactors: relevance for the BIOSOPE deep ecological niche of coccolithophores</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (21), pp.5983-6001. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5983-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497843v1</w:t>
+                <w:t xml:space="preserve">mnhn-03627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-physiological adaptation shapes the response of calcifying algae to nutrient limitation</w:t>
+                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Šupraha</w:t>
+                <w:t xml:space="preserve">Clara T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">María T. Hernández-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel-Ángel Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl González-Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Abrevaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16499⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.10284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271575v1</w:t>
+                <w:t xml:space="preserve">hal-01277350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dennetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno De Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (2), pp.127-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7872/crya.v36.iss2.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in coccolithophore calcification and CO2 since the middle Miocene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-physiological adaptation shapes the response of calcifying algae to nutrient limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel-Ángel Fuertes</w:t>
+                <w:t xml:space="preserve">Luka Šupraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl González-Lemos</w:t>
+                <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Abrevaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.10284. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277350v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,103 +5364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Honor of Denis Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dennetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno De Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Bryologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (3), pp.209-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5488,412 +5488,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
+                <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Decelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena F Stern</w:t>
+                <w:t xml:space="preserve">Uwe John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149047v1</w:t>
+                <w:t xml:space="preserve">hal-01245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeocystis rex sp nov (Phaeocystales, Prymnesiophyceae): a new solitary species that produces a multilayered scale cell covering</w:t>
+                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A. Andersen</w:t>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Craig Bailey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rowena F Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1024287⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258209v1</w:t>
+                <w:t xml:space="preserve">hal-01149047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phaeocystis rex sp nov (Phaeocystales, Prymnesiophyceae): a new solitary species that produces a multilayered scale cell covering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe John</w:t>
+                <w:t xml:space="preserve">Robert A. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">J. Craig Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (2), pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1024287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245155v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
               </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (12), pp.1111-1126 </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
@@ -6289,90 +6289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1), pp.140-148. </w:t>
@@ -6422,90 +6422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandtodinium gen. nov. and B. nutricula comb. Nov. (Dinophyceae), a dinoflagellate commonly found in symbiosis with polycystine radiolarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6582,51 +6582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature decreases the PIC / POC ratio and increases phosphorus requirements in Coccolithus pelagicus (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea C. Gerecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Šupraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,307 +6944,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heni Abida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Elianne S Egge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258229v1</w:t>
+                <w:t xml:space="preserve">hal-00817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne S Egge</w:t>
+                <w:t xml:space="preserve">Laurent Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817857v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
               </w:r>
@@ -7377,51 +7377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the description of Tisochrysis lutea gen. nov sp nov and Isochrysis nuda sp nov in the Isochrysidales, and the transfer of Dicrateria to the Prymnesiales (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declan C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,51 +7519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Minoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hermoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7610,77 +7610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple microalgal partners in symbiosis with the acantharian Acanthochiasma sp (Radiolaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Ecology of Eukaryotic Marine Phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebe H. C. F. Kooistra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel J. Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay D. Bidle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,64 +8003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,64 +8137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (4), pp.311-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8241,51 +8241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Taxonomy of the Pavlovophyceae (Haptophyta): A Reassessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,51 +8426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jahn Throndsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto G. Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.202-228. </w:t>
@@ -8521,51 +8521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,51 +8694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Kogame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1164-1176. </w:t>
@@ -8814,77 +8814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikihide Demura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanobu Kawachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t>
@@ -8922,77 +8922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,51 +9090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9345,51 +9345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Percopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nehrke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,64 +9725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Von Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,51 +9872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Wolhowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. G. Prahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9989,51 +9989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Andruleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (1), pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10080,51 +10080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10214,51 +10214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects on photosynthetic parameters and TEP production in eight species of marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,51 +10322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on photosynthetic parameters and TEP production in eight species of marine microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10439,51 +10439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRYMNESIUM FAVEOLATUM SP. NOV. (PRYMNESIOPHYCEAE), A NEW TOXIC SPECIES FROM THE MEDITERRANEAN SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10657,103 +10657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Wei Hung Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10977,51 +10977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probert I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th COSM'ING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t>
@@ -11089,64 +11089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th COSM'INNOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
@@ -11214,64 +11214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
@@ -11294,277 +11294,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Criblage de macroalgues pour la production d’exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference POLYSAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506914v1</w:t>
+                <w:t xml:space="preserve">hal-04874480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage de macroalgues pour la production d’exopolysaccharides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference POLYSAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie, Tunisia</w:t>
+              <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874480v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de microalgues pour la production d'exopolysaccharides</w:t>
               </w:r>
@@ -11576,77 +11576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymerix 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes (FR), France</w:t>
@@ -11727,51 +11727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Nannoplankton Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11809,51 +11809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae as exopolysaccharides producers : diversity of strains and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,64 +11921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphology of coccoliths as revealed by coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12046,64 +12046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphology of coccoliths studied by coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,77 +12197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque COFrRoCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bacäu, Roumanie</w:t>
@@ -12309,51 +12309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,64 +12421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12559,90 +12559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an original microalgal polysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
@@ -12697,77 +12697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International POLYSAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ouargla, Algeria</w:t>
@@ -12796,77 +12796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolithophores growing conditions in the deep ecological niche of the South Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INA Workshop on Extant Coccolithophore Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12923,90 +12923,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic response of the picophytoplankton Pelagomonas calceolata to nitrogen depleted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Seyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thurotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13087,51 +13087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13186,90 +13186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new EPS producer: Glossomastix sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIBIOP (International Forum on Industrial Bioprocessing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Wuxi, China</w:t>
@@ -13311,51 +13311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, identification and exploitation of polysaccharides from microalgae as biological agents or hydrocolloids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13417,277 +13417,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de microalgues comme agents biologiques et hydrocolloïdes.</w:t>
+                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de micro-algues comme agents biologiques et hydrocolloides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Laroche</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JED SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658634v1</w:t>
+                <w:t xml:space="preserve">hal-02336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de micro-algues comme agents biologiques et hydrocolloides</w:t>
+                <w:t xml:space="preserve">Criblage, identification et mise en œuvre de polysaccharides de microalgues comme agents biologiques et hydrocolloïdes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, chamonix, France</w:t>
+              <w:t xml:space="preserve">JED SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336427v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13757,51 +13757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Falciatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t>
@@ -13847,64 +13847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine dinoflagellates as a source of new bioactive structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,51 +14207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14325,51 +14325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14560,51 +14560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mikus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rubio Ramos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiral Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hellgoth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.09.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2296257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dayras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Santamarina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Souto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Diaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rocha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-023-00641-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Carbonell-Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bilien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2158281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2023.2254027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Taylor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.18.480830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Taylor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Meyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ben Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nakayama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kayama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Nomura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyashita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginio Cepas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly L&#243;pez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Gabasa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics8020077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02560505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Soengas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nevado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar L y Wong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12169-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364692v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101711" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vialleix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D&#237;az-Rosas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger van den Engh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00784" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05398865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna M Durak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10543" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5983-2016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T. Bolton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Hern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Fuertes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Gonz&#225;lez-Lemos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Abrevaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10284" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dennetiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Reviers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v36.iss2.2015.127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;upraha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C. Gerecht" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/cryb/v36.iss3.2015.209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craig Bailey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1024287" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Candelier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002694" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7215F4DC7639D6500693C5CF1B4F6B1D558EC622/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poirier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12174" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307997v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#352;upraha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Edvardsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Probert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henderiks" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3531-2014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00498" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.040" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0195-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499285v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00001-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v32.iss4.2011.311" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Herve" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Billard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.05.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XJB10M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Throndsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G. Saez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.594095" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258254v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Franklin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Malin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08596" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nehrke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2637-2009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Wolhowe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Prahl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldonado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1681-2009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Andruleit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00643.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481047v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. V&#233;ron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433684v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01187" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03192104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fresnel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874480v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556408v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Laura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913853v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maugard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538519v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01913775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333965v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658258v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658482v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139729v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658596v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336427v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658634v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867411v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817905-5.00004-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>