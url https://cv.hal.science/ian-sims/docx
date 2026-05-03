--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -733,295 +733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute measurements of state-to-state rotational energy transfer between CO and H-2 at interstellar temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Carty</w:t>
+                <w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.L020802⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629790v1</w:t>
+                <w:t xml:space="preserve">hal-03687777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">Absolute measurements of state-to-state rotational energy transfer between CO and H-2 at interstellar temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura A. Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.L020802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-022-00936-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.L020802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687777v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLIS. XVI. Mass ejection and time variability in protostellar outflows: Cep E</w:t>
               </w:r>
@@ -1269,806 +1269,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of an E-band chirped pulse spectrometer for kinetics applications OCS – He pressure broadening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate Constants of the CN plus Toluene Reaction from 15 to 294 K and Interstellar Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
+                <w:t xml:space="preserve">Joseph P. Messinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchio Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (39), pp.7950-7958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638438v1</w:t>
+                <w:t xml:space="preserve">hal-02996160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeds of Life in Space (SOLIS). VII. Discovery of a cold dense methanol blob toward the L1521F VeLLO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jimenez-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 635, pp.A189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201937297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Ka-band chirped-pulse spectrometer used in the determination of pressure broadening coefficients of astrochemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (8), pp.084201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0017978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzonitrile as a Proxy for Benzene in the Cold ISM: Low-temperature Rate Coefficients for CN + C 6 H 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Messinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 891 (2), pp.L41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab7a9c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Pineda</w:t>
+                <w:t xml:space="preserve">Design and performance of an E-band chirped pulse spectrometer for kinetics applications OCS – He pressure broadening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.107001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928270v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Constants of the CN plus Toluene Reaction from 15 to 294 K and Interstellar Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph P. Messinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchio Okumura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. E. Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (39), pp.7950-7958. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996160v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Kinetics of the Reaction Between Methanol and the CN Radical</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational energy transfer in collisions between CO and Ar at temperatures from 293 to 30 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura A. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otoniel Denis-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 683, pp.521-528. </w:t>
@@ -2694,51 +2694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2943,563 +2943,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Branching in the Low Temperature Reaction of CN with Propyne by Chirped-Pulse Microwave Spectroscopy in a Uniform Supersonic Flow</w:t>
+                <w:t xml:space="preserve">Formation of fulvene in the reaction of C2H with 1,3-butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+                <w:t xml:space="preserve">Jessica F. Lockyear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuwandi Ariyasingha</w:t>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Sims</w:t>
+                <w:t xml:space="preserve">Craig A. Taatjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00519⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 378, pp.232-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143818v1</w:t>
+                <w:t xml:space="preserve">hal-01069616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of fulvene in the reaction of C2H with 1,3-butadiene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Branching in the Low Temperature Reaction of CN with Propyne by Chirped-Pulse Microwave Spectroscopy in a Uniform Supersonic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica F. Lockyear</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwandi Ariyasingha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R. Sims</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Craig A. Taatjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 378, pp.232-245. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1599-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069616v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. II. Performance and applications for reaction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (15), pp.154202. </w:t>
+              <w:t xml:space="preserve">, 2014, 141 (21), pp.214203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4903253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131478v1</w:t>
+                <w:t xml:space="preserve">hal-01131485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. II. Performance and applications for reaction dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A chirped-pulse Fourier-transform microwave/pulsed uniform flow spectrometer. I. The low-temperature flow system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barratt Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James M. Oldham</w:t>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (21), pp.214203. </w:t>
+              <w:t xml:space="preserve">, 2014, 141 (15), pp.154202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4903253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4897979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131485v1</w:t>
+                <w:t xml:space="preserve">hal-01131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rate of the F + H2 reaction at very low temperatures</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,712 +4711,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657790v1</w:t>
+                <w:t xml:space="preserve">hal-00733135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of PAHs in the Formation of Soot: Pyrene Dimerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz101033t⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733140v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657794v1</w:t>
+                <w:t xml:space="preserve">hal-00657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">Exploring the Role of PAHs in the Formation of Soot: Pyrene Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2962-2967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz101033t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657405v1</w:t>
+                <w:t xml:space="preserve">hal-00733140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657775v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
@@ -5451,986 +5463,974 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657419v1</w:t>
+                <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733144v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073298v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lara</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bergeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+                <w:t xml:space="preserve">Sebastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657832v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.203201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733135v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzio Rosi</w:t>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662467v1</w:t>
+                <w:t xml:space="preserve">hal-00439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeat</w:t>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (23), pp.4701-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-beam dynamics, low-temperature kinetics, and theoretical studies of the reaction S(1D) + C2H4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7276,204 +7276,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brownsword</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 106 (18), pp.7662-7677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.473750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160585v1</w:t>
+                <w:t xml:space="preserve">hal-02160576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Radiative Association of CH with H 2 : A Mechanism for Formation of CH 3 in Interstellar Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brownsword</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,191 +7514,178 @@
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 485 (1), pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/304402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics over a wide range of temperature (13–744 K): Rate constants for the reactions of CH(ν=0) with H2 and D2 and for the removal of CH(ν=1) by H2 and D2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactions of the methylidine radical with CH4, C2H2, C2H4, C2H6, and but-1-ene studied between 23 and 295 K with a CRESU apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 323, pp.644-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160576v1</w:t>
+                <w:t xml:space="preserve">hal-02160585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for interstellar gas-phase chemistry</w:t>
               </w:r>
@@ -7697,51 +7697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 89 (13), pp.2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7813,687 +7813,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions of astrochemical interest in the gas-phase at low temperatures: Rate coefficients and product branching fractions</w:t>
+                <w:t xml:space="preserve">Low temperature gas-phase studies of collisional excitation, reactivity and cluster formation for astrophysical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘A Symposium to Honor Eric Herbst's Contributions to Our Understanding of the Molecular Universe’ at the Spring 2025 National Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Interstellar Matter 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Low Temperature Science, Hokkaido University, Nov 2025, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125626v1</w:t>
+                <w:t xml:space="preserve">hal-05543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical reactivity at low temperatures: Gas-phase molecular synthesis in space?</w:t>
+                <w:t xml:space="preserve">Neutral-neutral reactions of astrochemical interest in the gas-phase at low temperatures: Rate coefficients and product branching fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de démarrage du groupe de travail ‘Chimie des Origines’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Chimie, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">‘A Symposium to Honor Eric Herbst's Contributions to Our Understanding of the Molecular Universe’ at the Spring 2025 National Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125660v1</w:t>
+                <w:t xml:space="preserve">hal-05125626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions of astrochemical interest in the gas-phase at low temperatures: Rate coefficients and product branching fractions</w:t>
+                <w:t xml:space="preserve">Radical reactivity at low temperatures: Gas-phase molecular synthesis in space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée pour fêter l’éméritat de Jean-Claude Guillemin, École nationale supérieure de chimie de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion de démarrage du groupe de travail ‘Chimie des Origines’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Chimie, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125644v1</w:t>
+                <w:t xml:space="preserve">hal-05125660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature gas-phase studies of collisional excitation, reactivity and cluster formation for astrophysical applications</w:t>
+                <w:t xml:space="preserve">Neutral-neutral reactions of astrochemical interest in the gas-phase at low temperatures: Rate coefficients and product branching fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Interstellar Matter 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Low Temperature Science, Hokkaido University, Nov 2025, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Journée pour fêter l’éméritat de Jean-Claude Guillemin, École nationale supérieure de chimie de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543381v1</w:t>
+                <w:t xml:space="preserve">hal-05125644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary lecture: Absolute rate constants and branching fractions for low temperature reactions and inelastic collisions of astrophysical interest</w:t>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Jun 2024, Urbana (IL), United States</w:t>
+              <w:t xml:space="preserve">International workshop “Molecular Astrophysics: recent successes and current challenges”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125577v1</w:t>
+                <w:t xml:space="preserve">hal-05125557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
+                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125817v1</w:t>
+                <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
+                <w:t xml:space="preserve">Plenary lecture: Absolute rate constants and branching fractions for low temperature reactions and inelastic collisions of astrophysical interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Jun 2024, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125829v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmai Sai Jureddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop “Molecular Astrophysics: recent successes and current challenges”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125557v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute rate constants and branching fractions for low temperature reactions and inelastic collisions of astrophysical interest</w:t>
               </w:r>
@@ -8617,77 +8617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,77 +8742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring low temperature kinetics of neutral-neutral reactions : how can we contribute to the detection of new species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9087,64 +9087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,64 +9212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,64 +9462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING THE ONSET OF NUCLEATION: LOW TEMPERATURE REACTION KINETICS OF HETERODIMER FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,51 +9587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for reactions of the CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9672,247 +9672,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements on collisional excitation in cold supersonic flows</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123297v1</w:t>
+                <w:t xml:space="preserve">hal-03727132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123302v1</w:t>
+                <w:t xml:space="preserve">hal-03891154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collisional excitation of astrophysical molecules and its applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
@@ -9935,1133 +10047,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadmarts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Biennial conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727129v1</w:t>
+                <w:t xml:space="preserve">hal-05123302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of collisional processes at low temperatures for astrochemistry</w:t>
+                <w:t xml:space="preserve">Experimental measurements on collisional excitation in cold supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Symposium on Free Radicals (FRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AlbaNova University Center, Stockholm University, Jul 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123292v1</w:t>
+                <w:t xml:space="preserve">hal-05123297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Quadmarts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725324v1</w:t>
+                <w:t xml:space="preserve">hal-03727129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of collisional processes at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">36th Symposium on Free Radicals (FRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AlbaNova University Center, Stockholm University, Jul 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725325v1</w:t>
+                <w:t xml:space="preserve">hal-05123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727132v1</w:t>
+                <w:t xml:space="preserve">hal-03725324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891154v1</w:t>
+                <w:t xml:space="preserve">hal-03725325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
+              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313515v1</w:t>
+                <w:t xml:space="preserve">hal-05125751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction rate constants and product branching ratios at low temperatures for astrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Elucidating the Interstellar and Circumstellar Chemistry of Silicon’ at the Fall 2021 National Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Atlanta (Georgia) en ligne, United States</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123283v1</w:t>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in experimental gas kinetics for astrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Vers une chimie d’état à état</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123245v1</w:t>
+                <w:t xml:space="preserve">hal-03456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of reaction rate constants and product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">‘Elucidating the Interstellar and Circumstellar Chemistry of Silicon’ at the Fall 2021 National Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Atlanta (Georgia) en ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125731v1</w:t>
+                <w:t xml:space="preserve">hal-05123283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
+                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
@@ -11096,366 +11152,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456515v1</w:t>
+                <w:t xml:space="preserve">hal-03313515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in experimental gas kinetics for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Vers une chimie d’état à état</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125751v1</w:t>
+                <w:t xml:space="preserve">hal-05123245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+                <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11586,665 +11586,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02468768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282223v1</w:t>
+                <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935931v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468768v1</w:t>
+                <w:t xml:space="preserve">hal-02282223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114779v1</w:t>
+                <w:t xml:space="preserve">hal-02935931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12269,301 +12269,301 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281613v1</w:t>
+                <w:t xml:space="preserve">hal-02114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114917v1</w:t>
+                <w:t xml:space="preserve">hal-02281613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
               </w:r>
@@ -12644,51 +12644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12756,51 +12756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal to Noise Modelling and Optimisation for Chirped Pulse in Uniform Flow Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12875,2627 +12875,2571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions and energy transfer in cold supersonic flows – a meeting ground for experiment and theory?</w:t>
+                <w:t xml:space="preserve">Discussion group introduction: Chirped pulse microwave/mm-wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Dynamics, Kavli Royal Society Centre, Chicheley Hall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Chicheley, United Kingdom</w:t>
+              <w:t xml:space="preserve">First QUADMARTS International Research Network Workshop, Keck Institute for Space Studies, Caltech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114809v1</w:t>
+                <w:t xml:space="preserve">hal-02114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of HC5N in space environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental gas-phase reaction kinetics and energy transfer studies for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Spectroscopic Techniques for Astrochemistry Symposium, 256th ACS National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Hydride chemistry: From earth to space - TSRC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Telluride, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114910v1</w:t>
+                <w:t xml:space="preserve">hal-02114807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Bimolecular Collisions: Energy Transfer, Reactivity and Products</w:t>
+                <w:t xml:space="preserve">Chemical reactions and energy transfer in cold supersonic flows – a meeting ground for experiment and theory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC Molecular Interactions and Dynamics, Stonehill College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t>
+              <w:t xml:space="preserve">Frontiers of Chemical Dynamics, Kavli Royal Society Centre, Chicheley Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chicheley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114813v1</w:t>
+                <w:t xml:space="preserve">hal-02114809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental gas-phase reaction kinetics and energy transfer studies for astrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of HC5N in space environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Italian Workshop on Astrochemistry, Chemical Evolution in our Galaxy: Spectroscopy, Observations and Reactivity, Fonderia n.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Follonica, Italy</w:t>
+              <w:t xml:space="preserve">New Spectroscopic Techniques for Astrochemistry Symposium, 256th ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114810v1</w:t>
+                <w:t xml:space="preserve">hal-02114910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental gas-phase reaction kinetics studies for astrochemistry: current status and future directions</w:t>
+                <w:t xml:space="preserve">Low Temperature Bimolecular Collisions: Energy Transfer, Reactivity and Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Conference: Our Astro-Chemical History: Past, Present, and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Assen, Netherlands</w:t>
+              <w:t xml:space="preserve">GRC Molecular Interactions and Dynamics, Stonehill College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Easton, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114827v1</w:t>
+                <w:t xml:space="preserve">hal-02114813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental gas-phase reaction kinetics and energy transfer studies for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydride chemistry: From earth to space - TSRC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Telluride, CO, United States</w:t>
+              <w:t xml:space="preserve">Second Italian Workshop on Astrochemistry, Chemical Evolution in our Galaxy: Spectroscopy, Observations and Reactivity, Fonderia n.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Follonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114807v1</w:t>
+                <w:t xml:space="preserve">hal-02114810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion group introduction: Chirped pulse microwave/mm-wave spectroscopy</w:t>
+                <w:t xml:space="preserve">Experimental gas-phase reaction kinetics studies for astrochemistry: current status and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First QUADMARTS International Research Network Workshop, Keck Institute for Space Studies, Caltech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">COST Conference: Our Astro-Chemical History: Past, Present, and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Assen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114912v1</w:t>
+                <w:t xml:space="preserve">hal-02114827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of organic molecules in space – chemical reactions at low temperatures</w:t>
+                <w:t xml:space="preserve">Low temperature kinetics studies related to the formation of polyynes and cyanopolyynes in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Joint Interest Group Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484849v1</w:t>
+                <w:t xml:space="preserve">hal-02114793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
+                <w:t xml:space="preserve">Low Temperature Kinetics in Uniform Supersonic Flows: Rate Constants, Branching Ratios and Energy Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar, Astrophysics Laboratory, Columbia University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368977v1</w:t>
+                <w:t xml:space="preserve">hal-01484846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature gas-phase kinetics studies for astrochemistry</w:t>
+                <w:t xml:space="preserve">Low temperature gas-phase kinetics studies related to molecular growth in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Astrochemical conference KIDA2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114898v1</w:t>
+                <w:t xml:space="preserve">hal-02114805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
+                <w:t xml:space="preserve">Low temperature gas-phase kinetics studies for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">David Williams 80th Birthday Conference, Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114803v1</w:t>
+                <w:t xml:space="preserve">hal-02114898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature gas-phase kinetics studies related to molecular growth in space</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical conference KIDA2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">David Williams 80th Birthday Conference, Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114805v1</w:t>
+                <w:t xml:space="preserve">hal-02114803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanopolyynes: gas‐phase reactions</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLIS network meeting, Université de Cergy-Pontoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Invited Seminar, Astrophysics Laboratory, Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114897v1</w:t>
+                <w:t xml:space="preserve">hal-02368977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
+                <w:t xml:space="preserve">Synthesis of organic molecules in space – chemical reactions at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAU Symposium 332: Astrochemistry VII – Through the Cosmos from Galaxies to Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Faraday Joint Interest Group Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484851v1</w:t>
+                <w:t xml:space="preserve">hal-01484849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics studies related to the formation of polyynes and cyanopolyynes in space</w:t>
+                <w:t xml:space="preserve">Cyanopolyynes: gas‐phase reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
+              <w:t xml:space="preserve">SOLIS network meeting, Université de Cergy-Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114793v1</w:t>
+                <w:t xml:space="preserve">hal-02114897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Kinetics in Uniform Supersonic Flows: Rate Constants, Branching Ratios and Energy Transfer</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IAU Symposium 332: Astrochemistry VII – Through the Cosmos from Galaxies to Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484846v1</w:t>
+                <w:t xml:space="preserve">hal-01484851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supersonic flows meet lasers in the service of astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Meets AMO Symposium, 252nd National ACS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446550v1</w:t>
+                <w:t xml:space="preserve">hal-01484853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions and energy transfer in cold supersonic flows</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold And Controlled Molecules and Ions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rehovot, Israel</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484858v1</w:t>
+                <w:t xml:space="preserve">hal-01446550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical reactions and energy transfer in cold supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Cold And Controlled Molecules and Ions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rehovot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446572v1</w:t>
+                <w:t xml:space="preserve">hal-01484858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Astrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plenary Lecture at Doctoral Students Meeting, Ecole Doctorale Matières, Molécules, Matériaux en Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484856v1</w:t>
+                <w:t xml:space="preserve">hal-01446572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory Astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Plenary Lecture at Doctoral Students Meeting, Ecole Doctorale Matières, Molécules, Matériaux en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446580v1</w:t>
+                <w:t xml:space="preserve">hal-01484856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic flows meet lasers in the service of astrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Dynamics of Multichannel Reactions with Pure Rotational Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barratt Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Meets AMO Symposium, 252nd National ACS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484853v1</w:t>
+                <w:t xml:space="preserve">hal-01446580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures Astrophysical and atmospheric applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informal seminar, A.A. Noyes Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484867v1</w:t>
+                <w:t xml:space="preserve">hal-01240695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer and reactivity at low temperatures: astrophysical applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay N. Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCOMET 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chengdu, China</w:t>
+              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484859v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
+                <w:t xml:space="preserve">Energy transfer and reactivity at low temperatures: astrophysical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des hydrures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">iCOMET 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484864v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reaction kinetics and astrochemistry</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures Astrophysical and atmospheric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anharmonicity in medium-sized molecules and clusters, AMOC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Informal seminar, A.A. Noyes Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484865v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical reactivity at low temperatures: Astrophysical applications</w:t>
+                <w:t xml:space="preserve">Low temperature reaction kinetics and astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Anharmonicity in medium-sized molecules and clusters, AMOC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484860v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures: Astrophysical and atmospheric applications</w:t>
+                <w:t xml:space="preserve">Gas-phase reaction kinetics and energy transfer for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited departmental seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, School of Chemistry, University of Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des hydrures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132171v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular collisions in cold supersonic flows: kinetics meets dynamics in the service of astrochemistry</w:t>
+                <w:t xml:space="preserve">Radical reactivity at low temperatures: Astrophysical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Molecular Collisions XXV, Celebrating 50 Years of Chemical Reaction Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484861v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPUF: Chirped-Pulse Microwave Spectroscopy in Pulsed Uniform Supersonic Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures: Astrophysical and atmospheric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The University of Illinois at Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Invited departmental seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, School of Chemistry, University of Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246735v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped-Pulse in Uniform Flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular collisions in cold supersonic flows: kinetics meets dynamics in the service of astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2015 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dynamics of Molecular Collisions XXV, Celebrating 50 Years of Chemical Reaction Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240695v1</w:t>
+                <w:t xml:space="preserve">hal-01484861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped-pulse microwave spectroscopy in pulsed uniform supersonic flows: Probing reaction dynamics with rotational spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th American Chemical Society National Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246744v1</w:t>
+                <w:t xml:space="preserve">hal-01132211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
               </w:r>
@@ -15738,631 +15682,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rate of the F + H2 reaction at very low temperatures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chirped-pulse microwave spectroscopy in pulsed uniform supersonic flows: Probing reaction dynamics with rotational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur G. Suits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Prozument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR project HYDRIDES First Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, IPAG, Grenoble, France</w:t>
+              <w:t xml:space="preserve">248th American Chemical Society National Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132209v1</w:t>
+                <w:t xml:space="preserve">hal-01246744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical reactivity at very low temperatures</w:t>
+                <w:t xml:space="preserve">The rate of the F + H2 reaction at very low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Molecular Dynamics, MOLEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">ANR project HYDRIDES First Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, IPAG, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132168v1</w:t>
+                <w:t xml:space="preserve">hal-01132209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures: Astrophysical and atmospheric applications</w:t>
+                <w:t xml:space="preserve">Radical reactivity at very low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited departmental seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Institute for Ion Physics and Applied Physics, Innsbruck University, Austria</w:t>
+              <w:t xml:space="preserve">20th European Conference on Molecular Dynamics, MOLEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132163v1</w:t>
+                <w:t xml:space="preserve">hal-01132168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures: Astrophysical and atmospheric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">Invited departmental seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Institute for Ion Physics and Applied Physics, Innsbruck University, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132211v1</w:t>
+                <w:t xml:space="preserve">hal-01132163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures</w:t>
+                <w:t xml:space="preserve">Experimental measurements of rotational state-to-state collisional energy transfer in the CRESU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited physical chemistry seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Department of Chemistry, Wayne State University, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Kick-off meeting for ANR project HYDRIDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, IPAG, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132093v1</w:t>
+                <w:t xml:space="preserve">hal-01132202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical reactivity at low temperatures</w:t>
+                <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space: Organonitrogen chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Free Radicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">246th ACS National Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Indianapolis (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876970v1</w:t>
+                <w:t xml:space="preserve">hal-00876952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of rotational state-to-state collisional energy transfer in the CRESU</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Radical reactivity at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off meeting for ANR project HYDRIDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, IPAG, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Invited physical chemistry seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Department of Chemistry, Wayne State University, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132202v1</w:t>
+                <w:t xml:space="preserve">hal-01132093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reaction kinetics and organic synthesis in space: Organonitrogen chemistry</w:t>
+                <w:t xml:space="preserve">Radical reactivity at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">246th ACS National Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Indianapolis (Indiana), United States</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Free Radicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876952v1</w:t>
+                <w:t xml:space="preserve">hal-00876970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for reactions of CN, C2H and C3N radicals of astrochemical interest</w:t>
               </w:r>
@@ -17403,381 +17403,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00733160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733160v1</w:t>
+                <w:t xml:space="preserve">hal-00733237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733237v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
               </w:r>
@@ -18074,103 +18074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
@@ -18281,90 +18281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements Of Rate Constants At Low Temperature Increase The Predictivity Of Photochemical Models Of Titans's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
@@ -18387,1598 +18387,1598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional energy transfer between spin orbit states of atomic carbon</w:t>
+                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733310v1</w:t>
+                <w:t xml:space="preserve">hal-00733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of carbon nanoparticles from molecular precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733334v1</w:t>
+                <w:t xml:space="preserve">hal-00733324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Anthracene Dimerization from 50 K to 500 K : Implications to the Stability of PAHs Clusters in the Astrophysical Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733312v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From PAH molecules to carbonaceous nanoparticles in the laboratory and in circumstellar envelopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Studies of Low Temperature Reactive and Inelastic Collisions: Astrochemical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Molecular Universe: an International Meeting on the Physics and Chemistry of the Interstellar Medium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité au Department of Chemistry de l'University of Durham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733314v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Anthracene Dimerization from 50 K to 500 K : Implications to the Stability of PAHs Clusters in the Astrophysical Environments</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale de la Dimérisation des HAPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Atelier "Grains 2007"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733331v1</w:t>
+                <w:t xml:space="preserve">hal-00733332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Studies of Low Temperature Reactive and Inelastic Collisions: Astrochemical Applications</w:t>
+                <w:t xml:space="preserve">Experimental measurements of low temperature reactive and inelastic rate coefficients for atom - H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité au Department of Chemistry de l'University of Durham</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Final Network Meeting of the "Molecular Universe" Research Training Network FP6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Boppard, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733170v1</w:t>
+                <w:t xml:space="preserve">hal-00733294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de la Dimérisation des HAPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Grains 2007"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733332v1</w:t>
+                <w:t xml:space="preserve">hal-00733241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature reactive and inelastic rate coefficients for atom - H2 collisions</w:t>
+                <w:t xml:space="preserve">Nucleation of carbon nanoparticles from molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Network Meeting of the "Molecular Universe" Research Training Network FP6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Boppard, Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733294v1</w:t>
+                <w:t xml:space="preserve">hal-00733334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
+              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733241v1</w:t>
+                <w:t xml:space="preserve">hal-00733312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction kinetics of carbon-containing radicals at low temperature and implications for the formation of complex molecules in the atmosphere of Titan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From PAH molecules to carbonaceous nanoparticles in the laboratory and in circumstellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
+              <w:t xml:space="preserve">The Molecular Universe: an International Meeting on the Physics and Chemistry of the Interstellar Medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733329v1</w:t>
+                <w:t xml:space="preserve">hal-00733314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Coefficients for the Reactions of C2(1Sg+), C2(a3Pu) and C4H with small Hydrocarbons: An Experimental Study at Temperatures down to 24 K.</w:t>
+                <w:t xml:space="preserve">Collisional energy transfer between spin orbit states of atomic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+              <w:t xml:space="preserve">The 20th International Symposium on Gas Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733316v1</w:t>
+                <w:t xml:space="preserve">hal-00733310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the formation of carbon dust particles from PAH molecules in the laboratory and in circumstellar envelopes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reaction kinetics of carbon-containing radicals at low temperature and implications for the formation of complex molecules in the atmosphere of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmic dust Near &amp; Far</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733291v1</w:t>
+                <w:t xml:space="preserve">hal-00733329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
+                <w:t xml:space="preserve">Rate Coefficients for the Reactions of C2(1Sg+), C2(a3Pu) and C4H with small Hydrocarbons: An Experimental Study at Temperatures down to 24 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
+              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733174v1</w:t>
+                <w:t xml:space="preserve">hal-00733316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
+                <w:t xml:space="preserve">Insights into the formation of carbon dust particles from PAH molecules in the laboratory and in circumstellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
+              <w:t xml:space="preserve">Cosmic dust Near &amp; Far</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733324v1</w:t>
+                <w:t xml:space="preserve">hal-00733291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Studies of Low Temperature Reactive and Inelastic Collisions: Astrochemical Applications</w:t>
+                <w:t xml:space="preserve">Experimental Measurements of Rate Constants under Extreme Conditions for Interstellar Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International astrophysics and astrochemistry meeting "Molecules in Space and laboratory"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Chemistry from the Earth's Atmosphere to the Milky Way</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909014v1</w:t>
+                <w:t xml:space="preserve">hal-00908759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature rate constants for neutral reactions of relevance to Titan's atmosphere</w:t>
               </w:r>
@@ -20200,96 +20200,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements of Rate Constants under Extreme Conditions for Interstellar Chemistry</w:t>
+                <w:t xml:space="preserve">Experimental Studies of Low Temperature Reactive and Inelastic Collisions: Astrochemical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Chemistry from the Earth's Atmosphere to the Milky Way</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">International astrophysics and astrochemistry meeting "Molecules in Space and laboratory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908759v1</w:t>
+                <w:t xml:space="preserve">hal-00909014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20301,70 +20301,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20380,116 +20380,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211438v1</w:t>
+                <w:t xml:space="preserve">hal-04211409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20505,155 +20505,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211409v1</w:t>
+                <w:t xml:space="preserve">hal-04211438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
@@ -20682,103 +20682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
@@ -20820,51 +20820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21109,51 +21109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
@@ -21195,51 +21195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21301,359 +21301,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamza Labiad</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882611v1</w:t>
+                <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882619v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Approach to Determine Low-Temperature Product Branching in Multichannel Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier KIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, CNES, Paris, France</w:t>
@@ -21682,103 +21682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Experimental Approach to Determine Low-Temperature Product Branching in Multichannel Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First General Meeting of the COST Action "Our Astrochemical History" CM1401</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
@@ -21807,103 +21807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Product Branching for Multichannel Reactions Using Chirped-Pulse Spectroscopy in Pulsed Uniform Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay N. Zack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuwandi M. Ariyasingha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Prozument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Conference on Spectroscopy and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Asilomar, CA, United States</w:t>
@@ -22718,51 +22718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1029A44C"/>
+    <w:nsid w:val="2C5D907F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22949,51 +22949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ian-sims" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111323088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8989-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vmq7-89ln" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Brann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;nken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD90025H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de A. Schutzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142931" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02510885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Messinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab7a9c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Messinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchio Okumura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06900" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406842q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215318" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125557v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123302v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123292v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123283v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114807v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114912v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484849v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368977v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114898v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114793v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484858v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484856v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484859v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484864v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484865v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132171v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484861v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132165v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876970v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876977v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914577v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132060v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132188v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707237v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707234v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733159v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132057v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733334v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733170v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909014v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tizniti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Sims" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931408v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Cooke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133327v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ian-sims" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111323088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8989-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vmq7-89ln" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Brann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#252;nken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FD90025H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de A. Schutzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142931" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Messinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchio Okumura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565908v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02510885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Messinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab7a9c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabfd4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica F. Lockyear" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Taatjes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi Ariyasingha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay N. Zack" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barratt Park" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Oldham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Prozument" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897979" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bouwman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403637t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406842q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215318" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.473750" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stewart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/304402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/FT9938902193" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/778FF4B06A99AE32D4A03533E16794BA2BC989D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114912v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114807v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484846v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114805v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114898v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114803v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368977v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484858v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446580v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwandi M. Ariyasingha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246735v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. Suits" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484859v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484865v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484860v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132171v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132165v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246744v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132209v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132168v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876952v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132093v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876970v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132204v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876977v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914577v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132060v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132188v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707237v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707234v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733159v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132057v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733168v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733294v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733334v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240677v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246950v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Le Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tizniti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Sims" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931408v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Cooke" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133327v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>