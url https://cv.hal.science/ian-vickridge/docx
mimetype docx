--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -1708,421 +1708,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18O(p,α)15N isotopic tracing of germanium diffusion in SiO2/Si films</w:t>
+                <w:t xml:space="preserve">The carbon and hydrogen contents in ALD-grown ZnO films define a narrow ALD temperature window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nélis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+                <w:t xml:space="preserve">B. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Ganem</w:t>
+                <w:t xml:space="preserve">J.J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Terwagne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Steydli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tancrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057968⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.110289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453694v1</w:t>
+                <w:t xml:space="preserve">hal-03329971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBS and NRA analysis for films with high growth rate prepared by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. J Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Steydli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tancrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 489, pp.20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon and hydrogen contents in ALD-grown ZnO films define a narrow ALD temperature window</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Xia</w:t>
+                <w:t xml:space="preserve">18O(p,α)15N isotopic tracing of germanium diffusion in SiO2/Si films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Ganem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Terwagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190, pp.110289. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (10), pp.105701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329971v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and benchmarking of 27Al(d,α) and 27Al(d,p) reaction cross sections for energies and angles relevant to NRA</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kuběna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 280, pp.300-307. </w:t>
@@ -3848,425 +3848,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for determining the polymer content in non soluble polydiacetylene films – application to pentacosadiynoic acid</w:t>
+                <w:t xml:space="preserve">Charge Collection Efficiency in a segmented semiconductor detector interstrip region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+                <w:t xml:space="preserve">V. Alarcon-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
+                <w:t xml:space="preserve">M. Jakšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Schott</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Grilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03147⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406 (Part A), pp.148-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449784v1</w:t>
+                <w:t xml:space="preserve">hal-01484071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of tetragonal distortion as the origin of the ferromagnetic ground state in γ − Fe nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for determining the polymer content in non soluble polydiacetylene films – application to pentacosadiynoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. van Stiphout</w:t>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Joly</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lima</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Schott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174410⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6), pp.1419-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681430v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Collection Efficiency in a segmented semiconductor detector interstrip region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of tetragonal distortion as the origin of the ferromagnetic ground state in γ − Fe nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Augustyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Alarcon-Diez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Vickridge</w:t>
+                <w:t xml:space="preserve">K. van Stiphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jakšić</w:t>
+                <w:t xml:space="preserve">V. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Grilj</w:t>
+                <w:t xml:space="preserve">A. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmidt</w:t>
+                <w:t xml:space="preserve">G. Lippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 406 (Part A), pp.148-151. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), pp.174410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484071v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS and NRA investigations during the fabrication of gold nanostructured functionalized screen-printed sensors for the detection of metallic pollutants</w:t>
               </w:r>
@@ -4886,295 +4886,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicharacterization approach for studying InAl(Ga)N/Al(Ga)N/GaN heterostructures for high electron mobility transistors</w:t>
+                <w:t xml:space="preserve">Quantitative determination of the Mn site distribution in ultrathin Ga0.80Mn0.20As layers with high critical temperatures: A Rutherford backscattering channeling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Naresh-Kumar</w:t>
+                <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vilalta-Clemente</w:t>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pandey</w:t>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Skuridina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Behmenburg</w:t>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4903227⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (11), pp.115323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307100v1</w:t>
+                <w:t xml:space="preserve">hal-01237452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of the Mn site distribution in ultrathin Ga0.80Mn0.20As layers with high critical temperatures: A Rutherford backscattering channeling investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicharacterization approach for studying InAl(Ga)N/Al(Ga)N/GaN heterostructures for high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Naresh-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Benzeggouta</w:t>
+                <w:t xml:space="preserve">A Vilalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. Khazen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+                <w:t xml:space="preserve">S Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+                <w:t xml:space="preserve">D Skuridina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Chen</w:t>
+                <w:t xml:space="preserve">H Behmenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (11), pp.115323. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (12), pp.127101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.115323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4903227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237452v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative damage depth profiles in arsenic implanted HgCdTe</w:t>
               </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 313, pp.76-80. </w:t>
@@ -5851,51 +5851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism in Ga0.90Mn0.10As1-yPy: From the metallic to the impurity band conduction regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9299,51 +9299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9566,51 +9566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopic tracing study of the dry thermal oxidation of 6H SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Battistig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,77 +10352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhafira Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Ion Beam Analysis (IBA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
@@ -10445,273 +10445,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par RBS-c de la nature de l'interstitiel de Mn dans le composé Ga1-xMnxAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Dépôt et Caractérisation de Couches Minces Diélectriques La-Ti-O-N.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thevenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+                <w:t xml:space="preserve">H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cadarache, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540357v1</w:t>
+                <w:t xml:space="preserve">hal-01540370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt et Caractérisation de Couches Minces Diélectriques La-Ti-O-N.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Etude par RBS-c de la nature de l'interstitiel de Mn dans le composé Ga1-xMnxAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen</w:t>
+                <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Paven</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cadarache, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540370v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11880,51 +11880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12087,51 +12087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the oxide/semiconductor interface by high temperature NO treatments: A combined EPR, NRA and XPS study on oxidized porous and bulk n-type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,51 +12212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thin hafnium oxides deposited by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,51 +12367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal oxidation of 6H-SiC studied by oxygen isotopic tracing and narrow nuclear resonance profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook Handbook on Best Practice for Minimising Beam Induced Damage during IBA SPIRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I D Vickridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12888,51 +12888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Barradas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. de Jesus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manteigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Canepa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.042003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steydli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ganem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Baron-Wiechec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocong Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sotniczuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Bai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Dialameh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.H. Morris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vantomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nieto-Pinero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariscal-Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wanda Baron-Wieche&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine L&#233;py" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kakuee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Masoudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafi-Kheiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;lis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ganem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Ganem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tancrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.12.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ganem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97372-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Elisa Crespi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Hugon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Persechino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Laricchiuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vandervorst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Meersschaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5079520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer-Ilse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#283;mcov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kub&#283;na" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03147" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Augustyns" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Stiphout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippertz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alarcon-Diez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grilj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jasmin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.125" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skeldon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01243711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alarcon-Diez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.885133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307100v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naresh-Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pandey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Skuridina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Behmenburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903227" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.115323" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron-Wiechec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Burke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hashimoto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.09.060" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Thompson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001301jes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ganem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trimaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Vickridge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.042901" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Gurbich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abriola" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Barradas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ramos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bogdanovic-Radovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.2010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.075" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZSQPWK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trimaille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.06.044" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9ML3Q57-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mateus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonseca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Reis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.092" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGPF01VB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237481v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Garcia-Vergara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3490640" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kitsudo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shibuya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoshino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.11.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GM7NPLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pongracz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angelo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deville Cavellin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Ganem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173278" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Angelo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072679" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Henrik Andersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Breese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rehn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXSV6Q2N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurbich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeynes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kokkoris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.041" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.02.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FC1XNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haro-Poniatowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez De Castro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suarez-Garcia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Afonso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40030FEBC17B2A13AD48171E3C288F0B6EAE8591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290155v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwamoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okazawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FCJNHM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290159v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska-Mrowiecka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline De Diesbach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Klein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800147f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KZM8VW95-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290168v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABE727E2E005F8297B6131E28F446E342046CFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.04.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZGX5N9R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisong Xiao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoan Cheng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.075" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5VW6S7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288811v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ravet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4041-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP84FSTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Grynszpan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anwand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.225" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQFSTCR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letendu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Hugon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.01.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q2F89M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Gusev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.169" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60T202L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288831v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Np Barradas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Added" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wm Arnoldbik" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bogdanovic-Radovic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bohne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.08.021" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D39C74F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.057" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2N7KDKZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Xiao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn Afonso" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2040005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002619v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radtke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.256102" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)01303-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TDFDV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battistig" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(99)00931-3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P372L0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513005v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Gilberd" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B Johnson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C Vickridge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Wismayer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00726-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8DB9893C8C48D84B19F3738DD33A830ABEEF766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933048v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vickridge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ismail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafira Benzeggouta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hugon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet Fabre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540370v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932725v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmaus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Briand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steydli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932230v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932389v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Zhang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pendenque" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931403v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ilakovac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540472v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288833v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288837v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yw Song" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dhar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.176" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZHXW8K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005210v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.187" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JF52LF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Vickridge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chater" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kilner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508624v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Vickridge" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Barradas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. de Jesus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manteigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Canepa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.042003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steydli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ganem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Baron-Wiechec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocong Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sotniczuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Bai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Dialameh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.H. Morris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vantomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nieto-Pinero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ca&#241;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariscal-Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wanda Baron-Wieche&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.112408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine L&#233;py" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kakuee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Masoudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafi-Kheiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.154233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ganem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tancrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03264045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Ganem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.12.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;lis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Ganem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terwagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97372-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Elisa Crespi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Hugon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Persechino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Laricchiuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vandervorst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Meersschaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5079520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Meyer-Ilse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#283;mcov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kub&#283;na" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Voyshnis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6TZ3TVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alarcon-Diez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grilj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.074" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03147" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Augustyns" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Stiphout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lima" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippertz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174410" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jasmin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miserque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.125" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Skeldon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01243711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alarcon-Diez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.885133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.115323" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naresh-Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pandey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Skuridina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Behmenburg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron-Wiechec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Burke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hashimoto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.09.060" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Thompson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.001301jes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ganem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trimaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Vickridge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.042901" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Gurbich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abriola" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Barradas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ramos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bogdanovic-Radovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.2010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.03.075" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZSQPWK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trimaille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.06.044" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9ML3Q57-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mateus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonseca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Reis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.02.092" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGPF01VB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237481v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Garcia-Vergara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3490640" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kitsudo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shibuya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoshino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.11.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GM7NPLT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pongracz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angelo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deville Cavellin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Ganem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173278" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Angelo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072679" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Henrik Andersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Breese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Rehn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXSV6Q2N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurbich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeynes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kokkoris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.041" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.02.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FC1XNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290153v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haro-Poniatowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez De Castro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suarez-Garcia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Afonso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/48/485708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40030FEBC17B2A13AD48171E3C288F0B6EAE8591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290155v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwamoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okazawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FCJNHM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290159v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska-Mrowiecka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline De Diesbach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Klein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800147f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KZM8VW95-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290168v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABE727E2E005F8297B6131E28F446E342046CFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.04.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZGX5N9R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisong Xiao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoan Cheng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.01.075" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5VW6S7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288811v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ravet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4041-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP84FSTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Grynszpan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anwand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.225" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQFSTCR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letendu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Hugon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Agius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.01.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q2F89M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Gusev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.169" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V60T202L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rizk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vicens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1985975" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288831v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Np Barradas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Added" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wm Arnoldbik" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bogdanovic-Radovic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bohne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.08.021" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D39C74F3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.03.057" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2N7KDKZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Xiao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn Afonso" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2040005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002619v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radtke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.256102" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)01303-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TDFDV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battistig" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(99)00931-3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P372L0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513005v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Gilberd" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B Johnson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C Vickridge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Wismayer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(96)00726-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8DB9893C8C48D84B19F3738DD33A830ABEEF766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933048v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vickridge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ismail" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafira Benzeggouta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hugon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet Fabre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540370v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932725v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmaus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Briand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steydli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932230v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932389v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Zhang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pendenque" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931403v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933214v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ilakovac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540472v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunde Chen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288833v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288837v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yw Song" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dhar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005053v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.176" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZHXW8K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005210v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.187" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JF52LF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Vickridge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chater" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kilner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508624v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I D Vickridge" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>