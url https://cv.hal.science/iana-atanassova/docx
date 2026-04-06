--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iana Atanassova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CRIT & Professeure en Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iana-atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3571-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168283670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC-5986-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue mes recherches dans le domaine du Traitement Automatique des Langues (TAL) et plus spécifiquement le traitement d'articles scientifiques en texte intégral. Elles s'inscrivent dans l'axe de recherche &amp;quot;Langues, savoirs, discours&amp;quot; du laboratoire CRIT, avec le développement d'approches linguistiques en TAL pour l'analyse du discours scientifique. J'étudie les problématiques de l'annotation sémantique, la population d'ontologies, la modélisation linguistique et l'extraction d'information à partir de textes scientifiques. J'ai utilisé des méthodes de TAL pour traiter des corpus scientifiques afin de développer des applications en bibliométrie et en systèmes de recommandation. J'ai également participé à des projets de fouille de texte pour l'intelligence économique et l'identification et la représentation de données personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche récents portent sur l'étude de la structure rhétorique des articles, et en particulier sur l'expression de l'incertitude scientifique dans le cadre du processus de construction de nouvelles connaissances (voir par exemple, le projet ANR InSciM).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale multi-disciplinary analysis of uncertainty in research articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Scientific Uncertainty: A comprehensive model using linguistic patterns and comparison with existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2025.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic perspectives in deciphering citation function classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of scientific uncertainty using linguistic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyeau Informatique CripTex pour le Traitement de Données Personnelles dans les Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Languages Analysis, Comparison and Generation - Systems, Models and Applications. Homage to Peter Greenfield, 40, pp.597-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the structure of documents: Logical Layout Analysis of historical newspapers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NLP4DH (Digital humanities in..), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Citation Praxis in PLOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.6895-6912. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04388-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirectly Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Assisted Linguistic Research (JCLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/JCLR.2021.15922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2-3), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (9/10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition of scientific abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the linguistic context of citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie linguistique des références citées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Découvrir, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata: Citation Analysis Through Contextual and Cognitive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7/8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2012-bertin⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'incertitude scientifique révèle-t-elle les limites du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld Limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onnivaxiom, Dec 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'incertitude dans les articles scientifiques : mise en perspective d'une méthode linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Guyet, Baptiste Lafabrègue, Aurélie Leborgne, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Life on Mars? Studying the Context of Uncertainty in Astrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Boundaries in Citation Parsing: A Comparative Study of Generative LLMs and Traditional Out-of-the-box Citation Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Bibliometric-enhanced Information Retrieval, and 1st Workshop on Information Retrieval for Understudied Users co-located with 45th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom. pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Mathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches linguistiques pour la fouille d'articles scientifiques (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Unknown: A Textual Analysis of Uncertainty in Astrobiology Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Canadian Society for the History and Philosophy of Science (CSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for the History and Philosophy of Science (CSHPS), 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique de réponses textuelles : une approche basée sur des schémas conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Dalgic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnScientify: Detecting Scientific Uncertainty in Scholarly Full Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Workshop of the 4th Extraction and Evaluation of Knowledge Entities from Scientific Documents (EEKE2023) and the 3rd AI + Informetrics (AII2023) co-located with the JCDL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE Joint Conference on Digital Libraries 2023, Jun 2023, Sante Fe, United States. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les archives : vers de nouvelles interfaces de recherche reposant sur l'annotation sémantique des documents Understanding Archives : Towards New Research Interfaces Relying on the Semantic Annotation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Uncertainty: An Annotation Framework and Corpus Study in Different Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8306035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval @ 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland. pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data in Texts: Detection, Annotation and Governance (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Isahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Privacy and Data Protection (CPDP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-Driven Knowledge Modelling for the Business Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Knowledge and Asset Dynamics - IFKAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeInfo: a Semantic Annotation Framework for Temporal Information in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’étude des contextes citationnels dans le cadre des études bibliométriques : contextes de citation et blocs citationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Layout Analysis Applied to Historical Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Silchar, India. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Preprint Citations in the IMRaD Structure: a Study of PLOS Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Society for Informetrics and Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et gestion des données personnelles dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.22 : 22éme édition du Colloque International sur le Document Electronique Données Documents Connaissances : Perspectives de recherche et d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif innovant pour professionaliser la formation au référencement web: le projet SEO-ELP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-driven Competitive Intelligence Information Extraction : Linguistic Model and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Metada: the New Challenges in Mining Scientific Papers (Keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Bibliometric-enhanced Information Retrieval (BIR 2019) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphosyntaxique de l'arabe par une approche linguisitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Conferences – Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perier-Camby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intuition scientifique au moment de l’illumination : étude de « Théorème vivant » par Cédric Villani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; Centre de Recherches Interdisciplinaires et Transculturelles C.R.I.T. (EA 3224), Nov 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) to be held as part of the 40th European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue contrôlée pour un système de messages et alertes dans un environnement de mobilité : gestion de l’ambiguïté phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guterhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval and semantic annotation of scientific corpora (Keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information and Communication Sciences Faculty of Humanities and Social Sciences, University of Zagreb, Croatia; The Miroslav Krleža Institute of Lexicography Zagreb, Croatia, Nov 2017, Zagreb, Croatia. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une langue contrôlée pour les messages en français et en anglais à destination des piétons pour la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Hatira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour un système multilingue d’analyse des opinons et de sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017 Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Savoie, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicale de textes arabes pour l’évaluation automatique de la complexité textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Colloque International en Traductologie et TAL TRADETAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'exercices d'apprentissage de langue de spécialité par l'exploration du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016, Paris, France 23ème Conférence sur le Traitement Automatique des Langues Naturelles 31ème Journées d’Études sur la Parole 18ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Jul 2016, Paris, France. pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doter les enseignants de langues de spécialité en outils informatisés : exemple de génération automatique d’exercices basés sur le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques: perspectives croisées entre linguistique et didactique (LOSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (LIDILEM) - Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle de revues intellectuelles québécoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une plateforme de recherche et d'expérimentation pour l'édition ouverte, Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the enrichment of terminological resources by scientific corpora analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Herstmonceux Castle, United Kingdom. pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse logométrique des revues québécoises : traitements et visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Relire les revues québécoises : histoires, formes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing In-text Citations using N-gram Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd International Workshop on Bibliometric-enhanced Information Retrieval (BIR2015) at the 37th European Conference on Information Retrieval (ECIR-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kauppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme EXCOM comme outil automatique d'annotations sémantiques des textes pour la catégorisation des informations sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : Besoin de communiquer autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université St Clément d'Ohride, Sofia, Bulgarie, Oct 2008, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceted Semantic Search for Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with the 11th European Semantic Web Conference ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Semantic Web Conference ESWC, May 2014, Anissaras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Iteration (2014): The Future of Science Mapping," Places &amp; Spaces: Mapping Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katy Börner; Samuel Mills, 2014, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Authors’ Definitions using Indexed Reference Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Definition Extraction co-located with Recent Advances in Natural Language Processing (RANLP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of author judgment in scientific articles based on semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Florida Artificial Intelligence Research Society Conference, (FLAIRS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2009, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-lingual Approach to the Discourse Automatic Annotation: Application to French and Bulgarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Florida Artificial Intelligence Research Society Conference (FLAIRS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Automatic Annotation of Texts: an Application to Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2007, Key West, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presutti V. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages Analysis, Comparison and Generation - Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Claude Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaomei Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFuture2017 - Integrating ICT in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zaghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kragić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldar Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Stančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iana Atanassova; Wajdi Zaghouani; Bruno Kragić; Kuldar Aas; Hrvoje Stančić; Sanja Seljan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia. , 2017, INFuture2017 - Integrating ICT in Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans les références bibliographiques : une étude de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, RNTI-E-40, pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorising Scientific Uncertainty in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciNLP 2021, 8 October 2021, 2nd Workshop on Natural Language Processing for Scientific Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Irvine, United States. , https://scinlp.org, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations: a Cartography of the Structure of Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-OpRA: Multidimensional Uncertainty in Scientific Interdisciplinary Corpora for Open Research Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15173356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Dataset for Uncertainty Mining : Gold Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14134215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science : des certitudes ou des hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Dataset of Citation Strings in 12 Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10839503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeTank: A Corpus of Sentences Annotated with TimeInfo for Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions for Galops 1-7 horse riding theoretical exams and their textual answers with enumerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10303742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Multidisciplinary Uncertainty Mining - ver1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8024787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Logical-layout analysis on French historical newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5752440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interec: In-Text Reference Corpus - Single References Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1203737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Collab-a-thon at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Macavaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Lipani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGIR Forum. 2024, pp.Vol. 58 No. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing insight into the structure of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative et quantitative du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université de Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation informatique des annotations sémantiques automatiques d'Excom pour la recherche d'informations et la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris IV Sorbonne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iana Atanassova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CRIT & Professeure en Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iana-atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3571-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168283670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC-5986-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue mes recherches dans le domaine du Traitement Automatique des Langues (TAL) et plus spécifiquement le traitement d'articles scientifiques en texte intégral. Elles s'inscrivent dans l'axe de recherche &amp;quot;Langues, savoirs, discours&amp;quot; du laboratoire CRIT, avec le développement d'approches linguistiques en TAL pour l'analyse du discours scientifique. J'étudie les problématiques de l'annotation sémantique, la population d'ontologies, la modélisation linguistique et l'extraction d'information à partir de textes scientifiques. J'ai utilisé des méthodes de TAL pour traiter des corpus scientifiques afin de développer des applications en bibliométrie et en systèmes de recommandation. J'ai également participé à des projets de fouille de texte pour l'intelligence économique et l'identification et la représentation de données personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche récents portent sur l'étude de la structure rhétorique des articles, et en particulier sur l'expression de l'incertitude scientifique dans le cadre du processus de construction de nouvelles connaissances (voir par exemple, le projet ANR InSciM).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale multi-disciplinary analysis of uncertainty in research articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Scientific Uncertainty: A comprehensive model using linguistic patterns and comparison with existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2025.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic perspectives in deciphering citation function classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of scientific uncertainty using linguistic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the structure of documents: Logical Layout Analysis of historical newspapers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NLP4DH (Digital humanities in..), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyeau Informatique CripTex pour le Traitement de Données Personnelles dans les Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Languages Analysis, Comparison and Generation - Systems, Models and Applications. Homage to Peter Greenfield, 40, pp.597-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Citation Praxis in PLOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.6895-6912. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04388-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirectly Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Assisted Linguistic Research (JCLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/JCLR.2021.15922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2-3), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (9/10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition of scientific abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the linguistic context of citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie linguistique des références citées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Découvrir, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata: Citation Analysis Through Contextual and Cognitive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7/8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2012-bertin⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Boundaries in Citation Parsing: A Comparative Study of Generative LLMs and Traditional Out-of-the-box Citation Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Bibliometric-enhanced Information Retrieval, and 1st Workshop on Information Retrieval for Understudied Users co-located with 45th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom. pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Life on Mars? Studying the Context of Uncertainty in Astrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'incertitude dans les articles scientifiques : mise en perspective d'une méthode linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Guyet, Baptiste Lafabrègue, Aurélie Leborgne, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'incertitude scientifique révèle-t-elle les limites du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld Limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onnivaxiom, Dec 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches linguistiques pour la fouille d'articles scientifiques (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Mathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Unknown: A Textual Analysis of Uncertainty in Astrobiology Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Canadian Society for the History and Philosophy of Science (CSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for the History and Philosophy of Science (CSHPS), 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique de réponses textuelles : une approche basée sur des schémas conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Dalgic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les archives : vers de nouvelles interfaces de recherche reposant sur l'annotation sémantique des documents Understanding Archives : Towards New Research Interfaces Relying on the Semantic Annotation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnScientify: Detecting Scientific Uncertainty in Scholarly Full Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Workshop of the 4th Extraction and Evaluation of Knowledge Entities from Scientific Documents (EEKE2023) and the 3rd AI + Informetrics (AII2023) co-located with the JCDL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE Joint Conference on Digital Libraries 2023, Jun 2023, Sante Fe, United States. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Uncertainty: An Annotation Framework and Corpus Study in Different Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8306035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval @ 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland. pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-Driven Knowledge Modelling for the Business Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Knowledge and Asset Dynamics - IFKAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data in Texts: Detection, Annotation and Governance (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Isahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Privacy and Data Protection (CPDP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeInfo: a Semantic Annotation Framework for Temporal Information in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Layout Analysis Applied to Historical Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Silchar, India. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’étude des contextes citationnels dans le cadre des études bibliométriques : contextes de citation et blocs citationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Preprint Citations in the IMRaD Structure: a Study of PLOS Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Society for Informetrics and Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et gestion des données personnelles dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.22 : 22éme édition du Colloque International sur le Document Electronique Données Documents Connaissances : Perspectives de recherche et d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif innovant pour professionaliser la formation au référencement web: le projet SEO-ELP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Metada: the New Challenges in Mining Scientific Papers (Keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Bibliometric-enhanced Information Retrieval (BIR 2019) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-driven Competitive Intelligence Information Extraction : Linguistic Model and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphosyntaxique de l'arabe par une approche linguisitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Conferences – Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perier-Camby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intuition scientifique au moment de l’illumination : étude de « Théorème vivant » par Cédric Villani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; Centre de Recherches Interdisciplinaires et Transculturelles C.R.I.T. (EA 3224), Nov 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) to be held as part of the 40th European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue contrôlée pour un système de messages et alertes dans un environnement de mobilité : gestion de l’ambiguïté phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guterhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval and semantic annotation of scientific corpora (Keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information and Communication Sciences Faculty of Humanities and Social Sciences, University of Zagreb, Croatia; The Miroslav Krleža Institute of Lexicography Zagreb, Croatia, Nov 2017, Zagreb, Croatia. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une langue contrôlée pour les messages en français et en anglais à destination des piétons pour la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Hatira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour un système multilingue d’analyse des opinons et de sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017 Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Savoie, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicale de textes arabes pour l’évaluation automatique de la complexité textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Colloque International en Traductologie et TAL TRADETAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'exercices d'apprentissage de langue de spécialité par l'exploration du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016, Paris, France 23ème Conférence sur le Traitement Automatique des Langues Naturelles 31ème Journées d’Études sur la Parole 18ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Jul 2016, Paris, France. pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doter les enseignants de langues de spécialité en outils informatisés : exemple de génération automatique d’exercices basés sur le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques: perspectives croisées entre linguistique et didactique (LOSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (LIDILEM) - Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd International Workshop on Bibliometric-enhanced Information Retrieval (BIR2015) at the 37th European Conference on Information Retrieval (ECIR-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse logométrique des revues québécoises : traitements et visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Relire les revues québécoises : histoires, formes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing In-text Citations using N-gram Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the enrichment of terminological resources by scientific corpora analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Herstmonceux Castle, United Kingdom. pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle de revues intellectuelles québécoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une plateforme de recherche et d'expérimentation pour l'édition ouverte, Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kauppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme EXCOM comme outil automatique d'annotations sémantiques des textes pour la catégorisation des informations sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : Besoin de communiquer autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université St Clément d'Ohride, Sofia, Bulgarie, Oct 2008, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Iteration (2014): The Future of Science Mapping," Places &amp; Spaces: Mapping Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katy Börner; Samuel Mills, 2014, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceted Semantic Search for Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with the 11th European Semantic Web Conference ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Semantic Web Conference ESWC, May 2014, Anissaras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Authors’ Definitions using Indexed Reference Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Definition Extraction co-located with Recent Advances in Natural Language Processing (RANLP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of author judgment in scientific articles based on semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Florida Artificial Intelligence Research Society Conference, (FLAIRS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2009, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-lingual Approach to the Discourse Automatic Annotation: Application to French and Bulgarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Florida Artificial Intelligence Research Society Conference (FLAIRS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Automatic Annotation of Texts: an Application to Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2007, Key West, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presutti V. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages Analysis, Comparison and Generation - Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Claude Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaomei Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFuture2017 - Integrating ICT in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zaghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kragić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldar Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Stančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iana Atanassova; Wajdi Zaghouani; Bruno Kragić; Kuldar Aas; Hrvoje Stančić; Sanja Seljan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia. , 2017, INFuture2017 - Integrating ICT in Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans les références bibliographiques : une étude de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, RNTI-E-40, pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorising Scientific Uncertainty in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciNLP 2021, 8 October 2021, 2nd Workshop on Natural Language Processing for Scientific Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Irvine, United States. , https://scinlp.org, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations: a Cartography of the Structure of Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-OpRA: Multidimensional Uncertainty in Scientific Interdisciplinary Corpora for Open Research Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15173356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Dataset for Uncertainty Mining : Gold Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14134215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science : des certitudes ou des hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Dataset of Citation Strings in 12 Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10839503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions for Galops 1-7 horse riding theoretical exams and their textual answers with enumerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10303742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeTank: A Corpus of Sentences Annotated with TimeInfo for Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Multidisciplinary Uncertainty Mining - ver1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8024787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Logical-layout analysis on French historical newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5752440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interec: In-Text Reference Corpus - Single References Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1203737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Collab-a-thon at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Macavaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Lipani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGIR Forum. 2024, pp.Vol. 58 No. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing insight into the structure of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative et quantitative du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université de Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation informatique des annotations sémantiques automatiques d'Excom pour la recherche d'informations et la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris IV Sorbonne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A56BA14"/>
+    <w:nsid w:val="6EF9E32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iana-atanassova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3571-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168283670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABC-5986-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527274v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102561" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Smirnova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2025.101661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05009-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JCLR.2021.15922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Dalgic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8306035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bregnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Abed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Isahara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey-Greenfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yahiaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468972v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soumana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ihab Morsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guterhl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Hatira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia El Cadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Jin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bordet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Franchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zighem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Claude Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kragi&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldar Aas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Stan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15173356" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14134215" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8364409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10303742" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8024787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5752440" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774821v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040252" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iana-atanassova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3571-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168283670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABC-5986-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527274v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102561" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Smirnova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2025.101661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05009-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JCLR.2021.15922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Dalgic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8306035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Abed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey-Greenfield" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bregnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Isahara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yahiaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468972v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soumana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ihab Morsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guterhl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Hatira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia El Cadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Jin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bordet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Franchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zighem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Claude Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kragi&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldar Aas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Stan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15173356" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14134215" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10303742" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8364409" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8024787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5752440" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774821v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040252" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>