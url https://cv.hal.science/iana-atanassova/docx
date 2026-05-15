--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iana Atanassova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CRIT & Professeure en Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iana-atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3571-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168283670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC-5986-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue mes recherches dans le domaine du Traitement Automatique des Langues (TAL) et plus spécifiquement le traitement d'articles scientifiques en texte intégral. Elles s'inscrivent dans l'axe de recherche &amp;quot;Langues, savoirs, discours&amp;quot; du laboratoire CRIT, avec le développement d'approches linguistiques en TAL pour l'analyse du discours scientifique. J'étudie les problématiques de l'annotation sémantique, la population d'ontologies, la modélisation linguistique et l'extraction d'information à partir de textes scientifiques. J'ai utilisé des méthodes de TAL pour traiter des corpus scientifiques afin de développer des applications en bibliométrie et en systèmes de recommandation. J'ai également participé à des projets de fouille de texte pour l'intelligence économique et l'identification et la représentation de données personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche récents portent sur l'étude de la structure rhétorique des articles, et en particulier sur l'expression de l'incertitude scientifique dans le cadre du processus de construction de nouvelles connaissances (voir par exemple, le projet ANR InSciM).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale multi-disciplinary analysis of uncertainty in research articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Scientific Uncertainty: A comprehensive model using linguistic patterns and comparison with existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2025.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic perspectives in deciphering citation function classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of scientific uncertainty using linguistic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the structure of documents: Logical Layout Analysis of historical newspapers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NLP4DH (Digital humanities in..), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyeau Informatique CripTex pour le Traitement de Données Personnelles dans les Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Languages Analysis, Comparison and Generation - Systems, Models and Applications. Homage to Peter Greenfield, 40, pp.597-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Citation Praxis in PLOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.6895-6912. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04388-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirectly Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Assisted Linguistic Research (JCLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/JCLR.2021.15922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2-3), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (9/10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition of scientific abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the linguistic context of citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie linguistique des références citées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Découvrir, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata: Citation Analysis Through Contextual and Cognitive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7/8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2012-bertin⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Boundaries in Citation Parsing: A Comparative Study of Generative LLMs and Traditional Out-of-the-box Citation Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Bibliometric-enhanced Information Retrieval, and 1st Workshop on Information Retrieval for Understudied Users co-located with 45th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom. pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Life on Mars? Studying the Context of Uncertainty in Astrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'incertitude dans les articles scientifiques : mise en perspective d'une méthode linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Guyet, Baptiste Lafabrègue, Aurélie Leborgne, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'incertitude scientifique révèle-t-elle les limites du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld Limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onnivaxiom, Dec 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches linguistiques pour la fouille d'articles scientifiques (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Mathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Unknown: A Textual Analysis of Uncertainty in Astrobiology Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Canadian Society for the History and Philosophy of Science (CSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for the History and Philosophy of Science (CSHPS), 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique de réponses textuelles : une approche basée sur des schémas conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Dalgic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les archives : vers de nouvelles interfaces de recherche reposant sur l'annotation sémantique des documents Understanding Archives : Towards New Research Interfaces Relying on the Semantic Annotation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnScientify: Detecting Scientific Uncertainty in Scholarly Full Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Workshop of the 4th Extraction and Evaluation of Knowledge Entities from Scientific Documents (EEKE2023) and the 3rd AI + Informetrics (AII2023) co-located with the JCDL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE Joint Conference on Digital Libraries 2023, Jun 2023, Sante Fe, United States. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Uncertainty: An Annotation Framework and Corpus Study in Different Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8306035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval @ 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland. pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-Driven Knowledge Modelling for the Business Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Knowledge and Asset Dynamics - IFKAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data in Texts: Detection, Annotation and Governance (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Isahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Privacy and Data Protection (CPDP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeInfo: a Semantic Annotation Framework for Temporal Information in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Layout Analysis Applied to Historical Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Silchar, India. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’étude des contextes citationnels dans le cadre des études bibliométriques : contextes de citation et blocs citationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Preprint Citations in the IMRaD Structure: a Study of PLOS Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Society for Informetrics and Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et gestion des données personnelles dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.22 : 22éme édition du Colloque International sur le Document Electronique Données Documents Connaissances : Perspectives de recherche et d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif innovant pour professionaliser la formation au référencement web: le projet SEO-ELP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Metada: the New Challenges in Mining Scientific Papers (Keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Bibliometric-enhanced Information Retrieval (BIR 2019) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-driven Competitive Intelligence Information Extraction : Linguistic Model and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphosyntaxique de l'arabe par une approche linguisitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Conferences – Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perier-Camby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intuition scientifique au moment de l’illumination : étude de « Théorème vivant » par Cédric Villani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; Centre de Recherches Interdisciplinaires et Transculturelles C.R.I.T. (EA 3224), Nov 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) to be held as part of the 40th European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue contrôlée pour un système de messages et alertes dans un environnement de mobilité : gestion de l’ambiguïté phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guterhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval and semantic annotation of scientific corpora (Keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information and Communication Sciences Faculty of Humanities and Social Sciences, University of Zagreb, Croatia; The Miroslav Krleža Institute of Lexicography Zagreb, Croatia, Nov 2017, Zagreb, Croatia. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une langue contrôlée pour les messages en français et en anglais à destination des piétons pour la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Hatira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour un système multilingue d’analyse des opinons et de sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017 Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Savoie, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicale de textes arabes pour l’évaluation automatique de la complexité textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Colloque International en Traductologie et TAL TRADETAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'exercices d'apprentissage de langue de spécialité par l'exploration du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016, Paris, France 23ème Conférence sur le Traitement Automatique des Langues Naturelles 31ème Journées d’Études sur la Parole 18ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Jul 2016, Paris, France. pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doter les enseignants de langues de spécialité en outils informatisés : exemple de génération automatique d’exercices basés sur le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques: perspectives croisées entre linguistique et didactique (LOSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (LIDILEM) - Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd International Workshop on Bibliometric-enhanced Information Retrieval (BIR2015) at the 37th European Conference on Information Retrieval (ECIR-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse logométrique des revues québécoises : traitements et visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Relire les revues québécoises : histoires, formes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing In-text Citations using N-gram Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the enrichment of terminological resources by scientific corpora analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Herstmonceux Castle, United Kingdom. pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle de revues intellectuelles québécoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une plateforme de recherche et d'expérimentation pour l'édition ouverte, Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kauppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme EXCOM comme outil automatique d'annotations sémantiques des textes pour la catégorisation des informations sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : Besoin de communiquer autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université St Clément d'Ohride, Sofia, Bulgarie, Oct 2008, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Iteration (2014): The Future of Science Mapping," Places &amp; Spaces: Mapping Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katy Börner; Samuel Mills, 2014, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceted Semantic Search for Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with the 11th European Semantic Web Conference ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Semantic Web Conference ESWC, May 2014, Anissaras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Authors’ Definitions using Indexed Reference Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Definition Extraction co-located with Recent Advances in Natural Language Processing (RANLP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of author judgment in scientific articles based on semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Florida Artificial Intelligence Research Society Conference, (FLAIRS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2009, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-lingual Approach to the Discourse Automatic Annotation: Application to French and Bulgarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Florida Artificial Intelligence Research Society Conference (FLAIRS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Automatic Annotation of Texts: an Application to Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2007, Key West, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presutti V. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages Analysis, Comparison and Generation - Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Claude Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaomei Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFuture2017 - Integrating ICT in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zaghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kragić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldar Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Stančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iana Atanassova; Wajdi Zaghouani; Bruno Kragić; Kuldar Aas; Hrvoje Stančić; Sanja Seljan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia. , 2017, INFuture2017 - Integrating ICT in Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans les références bibliographiques : une étude de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, RNTI-E-40, pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorising Scientific Uncertainty in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciNLP 2021, 8 October 2021, 2nd Workshop on Natural Language Processing for Scientific Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Irvine, United States. , https://scinlp.org, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations: a Cartography of the Structure of Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-OpRA: Multidimensional Uncertainty in Scientific Interdisciplinary Corpora for Open Research Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15173356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Dataset for Uncertainty Mining : Gold Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14134215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science : des certitudes ou des hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Dataset of Citation Strings in 12 Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10839503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions for Galops 1-7 horse riding theoretical exams and their textual answers with enumerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10303742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeTank: A Corpus of Sentences Annotated with TimeInfo for Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Multidisciplinary Uncertainty Mining - ver1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8024787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Logical-layout analysis on French historical newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5752440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interec: In-Text Reference Corpus - Single References Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1203737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Collab-a-thon at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Macavaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Lipani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGIR Forum. 2024, pp.Vol. 58 No. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing insight into the structure of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative et quantitative du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université de Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation informatique des annotations sémantiques automatiques d'Excom pour la recherche d'informations et la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris IV Sorbonne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iana Atanassova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CRIT & Professeure en Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iana-atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3571-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168283670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ID7dSuIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABC-5986-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue mes recherches dans le domaine du Traitement Automatique des Langues (TAL) et plus spécifiquement le traitement d'articles scientifiques en texte intégral. Elles s'inscrivent dans l'axe de recherche &amp;quot;Langues, savoirs, discours&amp;quot; du laboratoire CRIT, avec le développement d'approches linguistiques en TAL pour l'analyse du discours scientifique. J'étudie les problématiques de l'annotation sémantique, la population d'ontologies, la modélisation linguistique et l'extraction d'information à partir de textes scientifiques. J'ai utilisé des méthodes de TAL pour traiter des corpus scientifiques afin de développer des applications en bibliométrie et en systèmes de recommandation. J'ai également participé à des projets de fouille de texte pour l'intelligence économique et l'identification et la représentation de données personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes projets de recherche récents portent sur l'étude de la structure rhétorique des articles, et en particulier sur l'expression de l'incertitude scientifique dans le cadre du processus de construction de nouvelles connaissances (voir par exemple, le projet ANR InSciM).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale multi-disciplinary analysis of uncertainty in research articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 163, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Scientific Uncertainty: A comprehensive model using linguistic patterns and comparison with existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2025.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic perspectives in deciphering citation function classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of scientific uncertainty using linguistic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05009-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the structure of documents: Logical Layout Analysis of historical newspapers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NLP4DH (Digital humanities in..), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyeau Informatique CripTex pour le Traitement de Données Personnelles dans les Textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Guissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Languages Analysis, Comparison and Generation - Systems, Models and Applications. Homage to Peter Greenfield, 40, pp.597-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Citation Praxis in PLOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.6895-6912. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04388-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirectly Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Assisted Linguistic Research (JCLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/JCLR.2021.15922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2019.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The context of multiple in-text references and their signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2-3), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Properties of Recurring In-text References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (9/10), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/september2016-atanassova⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linguistic patterns and rhetorical structure of citation context: an approach using n-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (3), pp.1417 - 1434. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2134-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition of scientific abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (4), pp.636 - 647. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jdoc-09-2015-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariant distribution of references in scientific articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.164 - 177. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the linguistic context of citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie linguistique des références citées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Découvrir, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bult.2015.1720410208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata: Citation Analysis Through Contextual and Cognitive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7/8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2012-bertin⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Boundaries in Citation Parsing: A Comparative Study of Generative LLMs and Traditional Out-of-the-box Citation Parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Bibliometric-enhanced Information Retrieval, and 1st Workshop on Information Retrieval for Understudied Users co-located with 45th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glascow, United Kingdom. pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Life on Mars? Studying the Context of Uncertainty in Astrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'incertitude dans les articles scientifiques : mise en perspective d'une méthode linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Guyet, Baptiste Lafabrègue, Aurélie Leborgne, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'incertitude scientifique révèle-t-elle les limites du savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld Limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onnivaxiom, Dec 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches linguistiques pour la fouille d'articles scientifiques (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking boundaries in citation parsing: a comparative study of generative LLMs and traditional out-of-the-box citation parsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2024), collocated with ECIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECIR 2024, 2024, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CriticalMinds: Enhancing ML Models for ESG Impact Analysis Categorisation Using Linguistic Resources and Aspect-Based Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Mathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop of the 7th Financial Technology and Natural Language Processing and the 5th Knowledge Discovery from Unstructured Data in Financial Services, and the 4th Workshop on Economics and Natural Language Processing @ LREC-COLING-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.248-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Unknown: A Textual Analysis of Uncertainty in Astrobiology Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Canadian Society for the History and Philosophy of Science (CSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society for the History and Philosophy of Science (CSHPS), 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction automatique de réponses textuelles : une approche basée sur des schémas conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Dalgic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les archives : vers de nouvelles interfaces de recherche reposant sur l'annotation sémantique des documents Understanding Archives : Towards New Research Interfaces Relying on the Semantic Annotation of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnScientify: Detecting Scientific Uncertainty in Scholarly Full Text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Workshop of the 4th Extraction and Evaluation of Knowledge Entities from Scientific Documents (EEKE2023) and the 3rd AI + Informetrics (AII2023) co-located with the JCDL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IEEE Joint Conference on Digital Libraries 2023, Jun 2023, Sante Fe, United States. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Uncertainty: An Annotation Framework and Corpus Study in Different Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8306035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinguism in References: a Study of the ISTEX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10655371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citing Foreign Language Sources : an Analysis of the S2ORC Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Bibliometric-enhanced Information Retrieval @ 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland. pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Analysis of Citations Using Rule-Based Approaches: &amp;quot;The Best Soups are Made in Old Pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics (ISSI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2023, Bloomington, Indiana, United States. pp.53-58, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8350520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-Driven Knowledge Modelling for the Business Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Knowledge and Asset Dynamics - IFKAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data in Texts: Detection, Annotation and Governance (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bregnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Isahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Privacy and Data Protection (CPDP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeInfo: a Semantic Annotation Framework for Temporal Information in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Layout Analysis Applied to Historical Newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Silchar, India. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’étude des contextes citationnels dans le cadre des études bibliométriques : contextes de citation et blocs citationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Preprint Citations in the IMRaD Structure: a Study of PLOS Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Society for Informetrics and Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et gestion des données personnelles dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiDE.22 : 22éme édition du Colloque International sur le Document Electronique Données Documents Connaissances : Perspectives de recherche et d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIR: A time and a place to envision concepts and tools around Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval (ECIR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lisbon, Portugal. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un dispositif innovant pour professionaliser la formation au référencement web: le projet SEO-ELP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de l'incertitude dans les textes scientifiques : vers la construction d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018 Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France. pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Citation Blocks using End-to-end Neural Coreference Resolution Model for Citation Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Scientometrics &amp; Informetrics, Sep 2019, Rome, Italy. pp.2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Metada: the New Challenges in Mining Scientific Papers (Keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Bibliometric-enhanced Information Retrieval (BIR 2019) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically-driven Competitive Intelligence Information Extraction : Linguistic Model and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Conceptual Space of Citation Contexts using Coreferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2019) at the 42ndInternational ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGIR, Jul 2019, Paris, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphosyntaxique de l'arabe par une approche linguisitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh Conferences – Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study to compare deep learning with rule-based approaches for citation classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perier-Camby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Armetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Bibliometric-enhanced Information Retrieval (BIR) co-located with the 41st European Conference on Information Retrieval (ECIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Uncertainty in Science: a distributional analysis through the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSP - 7th International Workshop on Mining Scientific Publications at 11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intuition scientifique au moment de l’illumination : étude de « Théorème vivant » par Cédric Villani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; Centre de Recherches Interdisciplinaires et Transculturelles C.R.I.T. (EA 3224), Nov 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTeReC: In-text Reference Corpus for Applying Natural Language Processing to Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bibliometric-enhanced Information Retrieval (BIR 2018) to be held as part of the 40th European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple In-text Reference Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bibliometric-enhanced Information Retrieval and NLP for Digital Libraries (BIRNDL2016) co-located with the Joint Conference on Digital Libraries 2016 (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommending Scientific Papers: The Role of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.6:1--6:4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue contrôlée pour un système de messages et alertes dans un environnement de mobilité : gestion de l’ambiguïté phonologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guterhlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means and Hierarchical Clustering Method to Improve our Understanding of Citation Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2017) co-located with the 40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une langue contrôlée pour les messages en français et en anglais à destination des piétons pour la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Hatira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia El Cadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURMOB-17: Préparer la transition vers la mobilité autonome (Preparing for the transition to autonomous mobility)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Franche-Comté; Université de Technologie de Belfort Montbéliard, Sep 2017, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information retrieval and semantic annotation of scientific corpora (Keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information and Communication Sciences Faculty of Humanities and Social Sciences, University of Zagreb, Croatia; The Miroslav Krleža Institute of Lexicography Zagreb, Croatia, Nov 2017, Zagreb, Croatia. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour un système multilingue d’analyse des opinons et de sentiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Soumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017 Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Savoie, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics at 16th International Conference on Scientometrics &amp; Infometrics (ISSI2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bertin; Iana Atanassova; Philipp Mayr, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicale de textes arabes pour l’évaluation automatique de la complexité textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ihab Morsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Colloque International en Traductologie et TAL TRADETAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oran, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Links and Strong Meaning: The Complex Phenomenon of Negational Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval (BIR 2016) co-located with the 38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padova, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'exercices d'apprentissage de langue de spécialité par l'exploration du corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016, Paris, France 23ème Conférence sur le Traitement Automatique des Langues Naturelles 31ème Journées d’Études sur la Parole 18ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Jul 2016, Paris, France. pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Domain of Global Security with Natural Language Processing: the Role of Language Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Natural Language Processing (HrTAL2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doter les enseignants de langues de spécialité en outils informatisés : exemple de génération automatique d’exercices basés sur le corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques: perspectives croisées entre linguistique et didactique (LOSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (LIDILEM) - Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis applied to citation contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2nd International Workshop on Bibliometric-enhanced Information Retrieval (BIR2015) at the 37th European Conference on Information Retrieval (ECIR-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle de revues intellectuelles québécoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une plateforme de recherche et d'expérimentation pour l'édition ouverte, Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse logométrique des revues québécoises : traitements et visualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Relire les revues québécoises : histoires, formes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing In-text Citations using N-gram Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the enrichment of terminological resources by scientific corpora analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Herstmonceux Castle, United Kingdom. pp.136-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers for Bibliometrics: a (very) Brief Survey of Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de données spatiales provenant d'articles scientifiques pour le suivi des maladies tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomi Kauppinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Analyse des données Spatiales et Temporelles (GAST'2015), 15ème conférence internationale sur l'extraction et la gestion des connaissances (EGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://gt-gast.irisa.fr/gast-2015/, Jan 2015, Luxembourg, Luxembourg. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Mining Scientific Papers: Computational Linguistics and Bibliometrics co-located with 15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Informetrics and Scientometrics (ISSI), Jun 2015, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille textuelle, extraction et catégorisation de contextes de citations pour les articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNISC 2014 Langues Naturelles, Informatique et Sciences Cognitives Colloque 635 - 82e Congrès de l'Acfas (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme EXCOM comme outil automatique d'annotations sémantiques des textes pour la catégorisation des informations sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : Besoin de communiquer autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université St Clément d'Ohride, Sofia, Bulgarie, Oct 2008, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for the Semantic Processing of Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with 11th European Semantic Web Conference (ESWC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://2014.eswc-conferences.org/program/semwebeval.html, May 2014, Anissaras, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Iteration (2014): The Future of Science Mapping," Places &amp; Spaces: Mapping Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katy Börner; Samuel Mills, 2014, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faceted Semantic Search for Scientic Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Publishing Challenge co-located with the 11th European Semantic Web Conference ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Semantic Web Conference ESWC, May 2014, Anissaras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lexical distribution in citation contexts through the IMRaD standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Workshop on Bibliometric-enhanced Information Retrieval co-located with 36th European Conference on Information Retrieval (ECIR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of references in scientific papers: An analysis of the IMRaD structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Scientometrics and Informetrics, Jul 2013, Vienne, Austria. pp.591-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Scientific Publications and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Mining Scientific Publications co-located with ACM/IEEE Joint Conference on Digital Libraries (JCDL2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petr Knoth; Zdenek Zdrahal; Andreas Juffinger, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques applications de fouille textuelle dédiées aux articles scientifiques (démonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées francophones d'ingénierie des connaissances IC2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des réponses pour une recherche d'information sémantique à partir d'une ontologie discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Atelier Recherche d'Information SEmantique RISE (RISE2012) co-located with 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://sites.google.com/site/frenchsemanticir/home/rise-2012, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de fouille textuelle à partir d'annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne : un projet de Paris-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Association francophone pour le savoir (Acfas) "Traitement automatique des langues naturelles, analyses et applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Authors’ Definitions using Indexed Reference Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Definition Extraction co-located with Recent Advances in Natural Language Processing (RANLP-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of author judgment in scientific articles based on semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Florida Artificial Intelligence Research Society Conference, (FLAIRS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florida Artificial Intelligence Research Society, May 2009, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-lingual Approach to the Discourse Automatic Annotation: Application to French and Bulgarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Florida Artificial Intelligence Research Society Conference (FLAIRS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Automatic Annotation of Texts: an Application to Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI, May 2007, Key West, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Characterization of Citations in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presutti V. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Evaluation Challenge. SemWebEval 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-126, 2014, Semantic Web Evaluation Challenge. SemWebEval 2014. Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Facets for Scientific Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Presutti; Milan Stankovic; Erik Cambria; Iván Cantador; Angelo Di Iorio; Tommaso Di Noia; Christoph Lange; Diego Reforgiato Recupero; Anna Tordai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Semantic Web Evaluation Challenge. SemWebEval 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 475, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-113, 2014, Communications in Computer and Information Science, 978-3-319-12023-2. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12024-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille sémantique des thèses en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desclés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskri Ismaïl; Jebali Adel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues naturelles : de l'analyse à l'application (Cognition et traitement de l'information, RTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 2011, 978-2-7462-3138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages Analysis, Comparison and Generation - Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Cardey-Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Claude Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers, Volume II: Knowledge Discovery and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Emerging Technologies and Transformative Paradigms in Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: NLP-enhanced Bibliometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaomei Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFuture2017 - Integrating ICT in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zaghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kragić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldar Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrvoje Stančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iana Atanassova; Wajdi Zaghouani; Bruno Kragić; Kuldar Aas; Hrvoje Stančić; Sanja Seljan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference The Future of Information Sciences (INFuture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia. , 2017, INFuture2017 - Integrating ICT in Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientometrics and Informetrics (ISSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Scientific Papers: Computational Linguistics and Bibliometrics (CLBib-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Society of Scientometrics and Informetrics Conference (ISSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, CEUR-WS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans les références bibliographiques : une étude de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024, RNTI-E-40, pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorising Scientific Uncertainty in Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-C. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciNLP 2021, 8 October 2021, 2nd Workshop on Natural Language Processing for Scientific Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Irvine, United States. , https://scinlp.org, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linguistic Context of Citations: a Cartography of the Structure of Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for the Advancement of Science (AAAS) Annual Meeting - Innovations, Information, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Jose, California, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-OpRA: Multidimensional Uncertainty in Scientific Interdisciplinary Corpora for Open Research Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15173356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated Dataset for Uncertainty Mining : Gold Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14134215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science : des certitudes ou des hypothèses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Dataset of Citation Strings in 12 Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10839503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions for Galops 1-7 horse riding theoretical exams and their textual answers with enumerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10303742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeTank: A Corpus of Sentences Annotated with TimeInfo for Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8364409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Multidisciplinary Uncertainty Mining - ver1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panggih Kusuma Ningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8024787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for Logical-layout analysis on French historical newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gutehrlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5752440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interec: In-Text Reference Corpus - Single References Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1203737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Collab-a-thon at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Macavaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Roegiest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Lipani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGIR Forum. 2024, pp.Vol. 58 No. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing insight into the structure of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative et quantitative du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université de Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation informatique des annotations sémantiques automatiques d'Excom pour la recherche d'informations et la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris IV Sorbonne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA040252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF9E32B"/>
+    <w:nsid w:val="DB1C5D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iana-atanassova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3571-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168283670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABC-5986-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527274v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102561" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Smirnova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2025.101661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05009-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JCLR.2021.15922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Dalgic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8306035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Abed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey-Greenfield" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bregnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Isahara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yahiaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468972v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soumana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ihab Morsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guterhl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Hatira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia El Cadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Jin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bordet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Franchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zighem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Claude Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kragi&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldar Aas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Stan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15173356" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14134215" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10303742" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8364409" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8024787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5752440" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774821v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040252" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iana-atanassova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3571-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168283670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ID7dSuIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABC-5986-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutehrl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panggih Kusuma Ningrum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Smirnova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2025.101661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05082-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05009-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guiss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04388-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-C. Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greenfield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JCLR.2021.15922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2019.00002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0225-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/september2016-atanassova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Sugimoto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2134-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jdoc-09-2015-0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K13SN6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bult.2015.1720410208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/174C464D71834D8545333D5BDE1EE05E942A5FD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2012-bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mathie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Dalgic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8306035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10655371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8350520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Abed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Madinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey-Greenfield" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bregnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Isahara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yahiaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468972v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sagot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506084v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Soumana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ihab Morsi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perier-Camby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guterhl&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Hatira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia El Cadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Jin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bordet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953868v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cardey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Warren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kauppinen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Franchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Priol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zighem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-12024-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Claude Rey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zaghouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kragi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldar Aas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Stan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774790v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002957" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15173356" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14134215" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10839503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10303742" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8364409" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8024787" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5752440" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1203737" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Macavaney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Roegiest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Lipani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Engelmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04780386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA040252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>