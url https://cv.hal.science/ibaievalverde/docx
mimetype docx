--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -2238,248 +2238,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, stability and spectral behavior of fluorogenic sulfone-pyronin and sulfone-rosamine dyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quest for novel fluorogenic xanthene dyes: Synthesis, spectral properties and stability of 3-imino-3H-xanthen-6-amine (pyronin) and its silicon analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Dejouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibai Valverde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.026⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (52), pp.4574-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168863v1</w:t>
+                <w:t xml:space="preserve">hal-02168864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest for novel fluorogenic xanthene dyes: Synthesis, spectral properties and stability of 3-imino-3H-xanthen-6-amine (pyronin) and its silicon analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, stability and spectral behavior of fluorogenic sulfone-pyronin and sulfone-rosamine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Dejouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Laly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibai Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibai Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (52), pp.4574-4581. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.262-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168864v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amide-to-triazole switch vs. in vivo NEP-inhibition approaches to promote radiopeptide targeting of GRPR-positive tumors</w:t>
               </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Raevens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desingle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rota Sperti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Danino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.5c00162" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Ledvinka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Paragi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pipier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E Valverde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CB00009E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexue He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E. Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schollhammer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Quintyn Ranty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.2c00082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Grob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Schibli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Valverde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Mindt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirinaios Vrettos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mascarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cerofolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dejouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv.12613862.v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268694v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Maina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kaloudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold A. Nock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XV2Z5ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206428" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RCXTT4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.06.093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZH9Q3K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pipier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Raevens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desingle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rota Sperti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Danino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomedchemau.5c00162" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Ledvinka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Paragi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pipier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E Valverde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CB00009E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexue He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Luo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai E. Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schollhammer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Quintyn Ranty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.3c00057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.2c00082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M. Grob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Schibli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Valverde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Mindt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.0c00636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernhard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirinaios Vrettos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mascarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cerofolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dejouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borch Jacobsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Raav&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#216;stergaard Pedersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2019.11.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv.12613862.v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268694v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.11.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Maina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kaloudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold A. Nock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XV2Z5ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206428" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RCXTT4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.06.093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZH9Q3K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mitteaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pipier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>