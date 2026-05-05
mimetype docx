--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -628,252 +628,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME/TPE face aux Stratégies Régionales de Recherche et d’innovation pour la Spécialisation intelligente : problématiques et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Faham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue en 3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp. 23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.014.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146144v1</w:t>
+                <w:t xml:space="preserve">hal-01383628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
+                <w:t xml:space="preserve">Les PME/TPE face aux Stratégies Régionales de Recherche et d’innovation pour la Spécialisation intelligente : problématiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue en 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°7, pp. 38-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383628v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PHASES AMONT DES PROJETS INNOVANTS ET LA CONSTRUCTION DU GROUPE-PROJET</w:t>
               </w:r>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les challenges des stratégies d'innovation régionales ou l'émergence de nouveaux espaces pour les structures de l'accompagnement « traditionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,364 +1887,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of systemic design tools for the design of flourishing local fashion systems</w:t>
+                <w:t xml:space="preserve">How to facilitate social entrepreneurship for developing circular economy into territories? Feedbacks from systemic design methodology applied to the Nouvelle Aquitaine Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relating Systems Thinking and Design 6 (RSD6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Systemic Design Research Network, Birger Sevaldson, Oslo Architecture of School, Oct 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Exploring a changing view on organizing value creation: Developing New Business Models Contributions to the 2nd International Conference on New Business Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rauter, R., Zimek, M., Kiesnere, A.L., Baumgartner, R.J, Jun 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703912v1</w:t>
+                <w:t xml:space="preserve">hal-01703894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to facilitate social entrepreneurship for developing circular economy into territories? Feedbacks from systemic design methodology applied to the Nouvelle Aquitaine Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
+                <w:t xml:space="preserve">Helping inhabitants in energy saving and getting inputs from usage for eco-design: Cooking case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring a changing view on organizing value creation: Developing New Business Models Contributions to the 2nd International Conference on New Business Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rauter, R., Zimek, M., Kiesnere, A.L., Baumgartner, R.J, Jun 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED17 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703894v1</w:t>
+                <w:t xml:space="preserve">hal-01664375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping inhabitants in energy saving and getting inputs from usage for eco-design: Cooking case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+                <w:t xml:space="preserve">A Review of Business Models towards Service-Oriented Electricity Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hamwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED17 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference: Circular Perspectives on PSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664375v1</w:t>
+                <w:t xml:space="preserve">hal-01532990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Business Models towards Service-Oriented Electricity Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hamwi</w:t>
+                <w:t xml:space="preserve">A set of systemic design tools for the design of flourishing local fashion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference: Circular Perspectives on PSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relating Systems Thinking and Design 6 (RSD6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Systemic Design Research Network, Birger Sevaldson, Oslo Architecture of School, Oct 2017, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532990v1</w:t>
+                <w:t xml:space="preserve">hal-01703912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Product Service Systems as core element of energy transition in the household sector: The Greenplay project</w:t>
               </w:r>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dialogical Approach to increase &amp;quot; Matching &amp;quot; Efficiency before Collaborative Business Model Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,256 +2544,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+                <w:t xml:space="preserve">WeKeyInnovation et Business Model Collaboratif : Une proposition pour faire participer les PME dans le cadre des RIS3 (Stratégies Régionales de Recherche et d’Innovation pour la Spécialisation Intelligente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Allais</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque Nationale AIP Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221707v1</w:t>
+                <w:t xml:space="preserve">hal-01131441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WeKeyInnovation et Business Model Collaboratif : Une proposition pour faire participer les PME dans le cadre des RIS3 (Stratégies Régionales de Recherche et d’Innovation pour la Spécialisation Intelligente)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Faham</w:t>
+                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque Nationale AIP Primeca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131441v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WeKeyInnovation, un Wiki Basé sur le Crowdsourcing pour Partager de l’Information sur le Soutien à l’Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Takouachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,462 +2959,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring stakeholders-centred tools to improve the maturation of the front-end of eco-innovation process (FEEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
+                <w:t xml:space="preserve">The role of the facilitator during digital creative sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Takouachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ergo'IA (Ergonomie &amp; Informatique Avancée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bidart / Biarritz, France. pp.20 - 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671470.2671473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004798v1</w:t>
+                <w:t xml:space="preserve">hal-01095081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the facilitator during digital creative sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Takouachet</w:t>
+                <w:t xml:space="preserve">Exploring stakeholders-centred tools to improve the maturation of the front-end of eco-innovation process (FEEI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ergo'IA (Ergonomie &amp; Informatique Avancée)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp. 1671-1681, ISSN 1847-9073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2671470.2671473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095081v1</w:t>
+                <w:t xml:space="preserve">hal-01004798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to stimulate student's creativity and innovation skills with time pressure during education program? The example of &amp;quot;The 24h of innovation®&amp;quot; event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+                <w:t xml:space="preserve">Implementation of a diagnosis tool to facilitate cooperation between SMEs and local research centres toward Eco-innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE (European Association for Education in Electrical and Information Engineering)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROJECTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. http://projectics.estia.fr/index.php?tg=articles&amp;topics=4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912016v1</w:t>
+                <w:t xml:space="preserve">hal-00912436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a diagnosis tool to facilitate cooperation between SMEs and local research centres toward Eco-innovation</w:t>
+                <w:t xml:space="preserve">Une rupture dans la conception de modèles d'affaire est-elle une piste envisageable pour faciliter l'intégration des valeurs environnementales au sein des projets innovants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROJECTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France. http://projectics.estia.fr/index.php?tg=articles&amp;topics=4</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une rupture dans la conception de modèles d'affaire est-elle une piste envisageable pour faciliter l'intégration des valeurs environnementales au sein des projets innovants ?</w:t>
+                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
@@ -3428,211 +3445,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440385v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to stimulate student's creativity and innovation skills with time pressure during education program? The example of &amp;quot;The 24h of innovation®&amp;quot; event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAEEIE (European Association for Education in Electrical and Information Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chania, Greece. pp. 57-59, ISBN 978-1-4799-0042-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2013.6576502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912446v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service systems as sustainability enhancers: a soft systems view</w:t>
               </w:r>
@@ -3827,51 +3827,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WeKeyInnovation and Collaborative Business Model : Toward a framework proposal for a better inclusive participation of SMEs within the RIS3 (Research and Innovation Strategies for the Smart Specialisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coutts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Bonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Gartzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Hamwi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caneva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.89" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30854.37448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20788.04485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2013.6576502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dupouy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Larrasquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goo.gl/hvtWMZ" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coutts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Bonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Gartzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Hamwi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caneva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.89" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30854.37448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20788.04485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671473" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2013.6576502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dupouy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Larrasquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goo.gl/hvtWMZ" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>