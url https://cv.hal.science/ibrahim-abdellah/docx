--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium PEPPSI-IPr Complex Supported on a Calix[8]arene: A New Catalyst for Efficient Suzuki–Miyaura Coupling of Aryl Chlorides</w:t>
+                <w:t xml:space="preserve">A Self-Assembling NHC-Pd-Loaded Calixarene as a Potent Catalyst for the Suzuki-Miyaura Cross-Coupling Reaction in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Labattut</w:t>
+                <w:t xml:space="preserve">Arnaud Peramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buendia</w:t>
+                <w:t xml:space="preserve">Shannon Pecnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Abi Fayssal</w:t>
+                <w:t xml:space="preserve">Julie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Adhel</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.1081. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10091081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25061459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052954v1</w:t>
+                <w:t xml:space="preserve">hal-03009690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembling NHC-Pd-Loaded Calixarene as a Potent Catalyst for the Suzuki-Miyaura Cross-Coupling Reaction in Water</w:t>
+                <w:t xml:space="preserve">Palladium PEPPSI-IPr Complex Supported on a Calix[8]arene: A New Catalyst for Efficient Suzuki–Miyaura Coupling of Aryl Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Peramo</w:t>
+                <w:t xml:space="preserve">Axel Labattut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Pecnard</w:t>
+                <w:t xml:space="preserve">Julien Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mougin</w:t>
+                <w:t xml:space="preserve">Sandra Abi Fayssal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Erika Adhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (6), pp.1459. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25061459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10091081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009690v1</w:t>
+                <w:t xml:space="preserve">hal-03052954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold(I)-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Silver(I)-calix[8]arene complexes, precursors of bimetallic alloyed Au-Ag nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calixarene-supported Pd–NHC complexes as efficient catalysts for scalable Suzuki–Miyaura cross-couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Labattut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abi Fayssal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clement</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NA00111B⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), pp.1509-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0re00118j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565496v2</w:t>
+                <w:t xml:space="preserve">hal-03052943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-supported Pd–NHC complexes as efficient catalysts for scalable Suzuki–Miyaura cross-couplings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Buendia</w:t>
+                <w:t xml:space="preserve">Gold(I)-Silver(I)-calix[8]arene complexes, precursors of bimetallic alloyed Au-Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Huc</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (8), pp.1509-1514. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0re00118j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00111B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052943v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic catalysis for the Suzuki–Miyaura cross-coupling reaction using palladium nanoflowers</w:t>
               </w:r>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Sarhid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (11), pp.4349-4355. </w:t>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dos santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,354 +2774,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazoliophosphines are True N-Heterocyclic Carbene (NHC)-Phosphenium Adducts</w:t>
+                <w:t xml:space="preserve">Resolution of the Atropochiral Biminap Ligand and Applications in Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lepetit</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201001721⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.1225-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.200900663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907440v1</w:t>
+                <w:t xml:space="preserve">hal-02907424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of the Atropochiral Biminap Ligand and Applications in Asymmetric Catalysis</w:t>
+                <w:t xml:space="preserve">Imidazoliophosphines are True N-Heterocyclic Carbene (NHC)-Phosphenium Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Debono</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (5), pp.1225-1231. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (44), pp.13095-13108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.200900663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907424v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atropochiral (C,C)-chelating NHC-ylide ligands: synthesis and resolution of palladium(ii) complexes thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,263 +3177,413 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-Photon Responsive Amphiphilic Photoswitches as Molecular Modulators of Lipid Order and Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Makhloutah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mittelheisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic catalysis for the Suzuki–Miyaura cross-coupling reaction using palladium nanoflowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Sarhid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Metallic Nano-Objects, MNO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic synthesis of Gold-Silver bimetallic nanoparticles stabilized by calix[8]arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,176 +3602,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Nanoalloys (IMN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic synthesis of Gold-Silver bimetallic nanoparticles stabilized by calix[8]arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Metallic Nano-Objects, MNO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,160 +3781,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Synthesis of P-BH3 Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Current Chemistry, 361 (Phosphorus Chemistry II: Synthetic Methods)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-82, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/128_2014_565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3931,51 +4081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Saida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Labattut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abi Fayssal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Adhel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Pecnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061459" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565496v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00111B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00118j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Sarhid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ06370B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02451K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve Dionel Mboyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.10.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN7523K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXR2PVVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20808J" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXSQ4BKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001721" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD675B59A8E9E9588212DE3B66CB905EEFA3386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900663" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV1T08T3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907019B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GCJTDZPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Saida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Pecnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Labattut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abi Fayssal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Adhel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00118j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565496v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00111B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Sarhid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ06370B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02451K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve Dionel Mboyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.10.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN7523K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXR2PVVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20808J" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXSQ4BKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debono" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900663" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV1T08T3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD675B59A8E9E9588212DE3B66CB905EEFA3386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907019B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GCJTDZPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Delova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>