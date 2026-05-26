--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -66,908 +66,908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
+                <w:t xml:space="preserve">Two-Photon Responsive Amphiphilic Photoswitches as Molecular Modulators of Lipid Order and Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+                <w:t xml:space="preserve">Aline Makhloutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chu</w:t>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Malamy</w:t>
+                <w:t xml:space="preserve">Cédric Mittelheisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Illi</w:t>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448010v1</w:t>
+                <w:t xml:space="preserve">hal-05613118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Rhodium Catalysis with a Lewis‑Acidic Secondary Sphere for Divergent Hydrogenation of Propargylic Alcohols</w:t>
+                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajun Wu</w:t>
+                <w:t xml:space="preserve">Fatima Akhssas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishal Chugh</w:t>
+                <w:t xml:space="preserve">Guillaume Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lachlan Sharp-Bucknall</w:t>
+                <w:t xml:space="preserve">Meriem El Malamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Naomi Illi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202515903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296469v1</w:t>
+                <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium zincate-enabled divergent one-pot dual C–C bond formation in thiophenes</w:t>
+                <w:t xml:space="preserve">Adaptive Rhodium Catalysis with a Lewis‑Acidic Secondary Sphere for Divergent Hydrogenation of Propargylic Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pierret</w:t>
+                <w:t xml:space="preserve">Jiajun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Magra</w:t>
+                <w:t xml:space="preserve">Vishal Chugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lopez</w:t>
+                <w:t xml:space="preserve">Lachlan Sharp-Bucknall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kauffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Denhez</w:t>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC01079A⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202515903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146771v1</w:t>
+                <w:t xml:space="preserve">hal-05296469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenyl Substituted Cyclo(meta)polyphenylenes: One More Step Towards the Total Synthesis of Diameter‐Controlled Zig‐Zag Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium zincate-enabled divergent one-pot dual C–C bond formation in thiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Nasser Moussa Bamba</w:t>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ben Saida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Hugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Latil</w:t>
+                <w:t xml:space="preserve">Thomas Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (37), pp.e202400485. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (34), pp.6296-6299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01079A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788110v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t>
+                <w:t xml:space="preserve">Phenyl Substituted Cyclo(meta)polyphenylenes: One More Step Towards the Total Synthesis of Diameter‐Controlled Zig‐Zag Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+                <w:t xml:space="preserve">Abdoul Nasser Moussa Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisara Amanova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ali Ben Saida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Benoit</w:t>
+                <w:t xml:space="preserve">Sylvain Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1713. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (37), pp.e202400485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171655v2</w:t>
+                <w:t xml:space="preserve">hal-04788110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembling NHC-Pd-Loaded Calixarene as a Potent Catalyst for the Suzuki-Miyaura Cross-Coupling Reaction in Water</w:t>
+                <w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Peramo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nazym Tuleushova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisara Amanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mougin</w:t>
+                <w:t xml:space="preserve">Mireille Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (6), pp.1459. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25061459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009690v1</w:t>
+                <w:t xml:space="preserve">hal-04171655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium PEPPSI-IPr Complex Supported on a Calix[8]arene: A New Catalyst for Efficient Suzuki–Miyaura Coupling of Aryl Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Labattut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,2183 +1038,2317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold(I)-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
+                <w:t xml:space="preserve">A Self-Assembling NHC-Pd-Loaded Calixarene as a Potent Catalyst for the Suzuki-Miyaura Cross-Coupling Reaction in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clément</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Arnaud Peramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Ray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Shannon Pecnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25061459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437321v1</w:t>
+                <w:t xml:space="preserve">hal-03009690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-supported Pd–NHC complexes as efficient catalysts for scalable Suzuki–Miyaura cross-couplings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold(I)-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huc</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0re00118j⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052943v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Silver(I)-calix[8]arene complexes, precursors of bimetallic alloyed Au-Ag nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Calixarene-supported Pd–NHC complexes as efficient catalysts for scalable Suzuki–Miyaura cross-couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Labattut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abi Fayssal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NA00111B⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), pp.1509-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0re00118j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565496v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic catalysis for the Suzuki–Miyaura cross-coupling reaction using palladium nanoflowers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gold(I)-Silver(I)-calix[8]arene complexes, precursors of bimetallic alloyed Au-Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ06370B⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00111B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399070v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasmonic catalysis for the Suzuki–Miyaura cross-coupling reaction using palladium nanoflowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Sarhid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dos santos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (11), pp.4349-4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ06370B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365308v1</w:t>
+                <w:t xml:space="preserve">hal-02399070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of small mono- and bimetallic gold–silver nanoparticles using calix[8]arene derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dos santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.4761-4767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ02451K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399078v1</w:t>
+                <w:t xml:space="preserve">hal-03365308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I) complexes of chelating imidazolo- and imidazolio-diphosphines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of small mono- and bimetallic gold–silver nanoparticles using calix[8]arene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 776, pp.149-152. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (17), pp.14128-14137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ02451K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01916649v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silyl alkynylphosphine-boranes: key precursors of triazolylphosphines via tandem desilylation-Click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(I) complexes of chelating imidazolo- and imidazolio-diphosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Veillard</w:t>
+                <w:t xml:space="preserve">Clève Dionel Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bernoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 776, pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.10.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4OB00397G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Pd-Catalyzed C-H Oxidative Cyclization of Homoallylhydrazones to Pyrazolines and Tetrahydropyridazines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silyl alkynylphosphine-boranes: key precursors of triazolylphosphines via tandem desilylation-Click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201300220⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.3635-3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB00397G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908233v1</w:t>
+                <w:t xml:space="preserve">hal-01848078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbeniophosphanes and their carbon → phosphorus → metal ternary complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Versatile Pd-Catalyzed C-H Oxidative Cyclization of Homoallylhydrazones to Pyrazolines and Tetrahydropyridazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clève Dionel Mboyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1NJ20808J⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.3014-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201300220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909426v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carbeniophosphanes and their carbon → phosphorus → metal ternary complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20808J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718218v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the limit of atropochiral stability: H-MIOP, an N-heterocyclic carbene precursor and cationic analogue of the H-MOP ligand.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (34), pp.4088-4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201100205⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00837998v1</w:t>
+                <w:t xml:space="preserve">hal-00718218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular CH Oxidative N-Allylation of C-Homoallylhydrazones to 5-Vinyl-2-pyrazolines Catalyzed by the [Pd(OAc)2]/BIMINAP System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards the limit of atropochiral stability: H-MIOP, an N-heterocyclic carbene precursor and cationic analogue of the H-MOP ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201100108⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (18), pp.5110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731978v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of the Atropochiral Biminap Ligand and Applications in Asymmetric Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intramolecular CH Oxidative N-Allylation of C-Homoallylhydrazones to 5-Vinyl-2-pyrazolines Catalyzed by the [Pd(OAc)2]/BIMINAP System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.200900663⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (9), pp.1491-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201100108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02907424v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazoliophosphines are True N-Heterocyclic Carbene (NHC)-Phosphenium Adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (44), pp.13095-13108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201001721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resolution of the Atropochiral Biminap Ligand and Applications in Asymmetric Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.1225-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.200900663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atropochiral (C,C)-chelating NHC-ylide ligands: synthesis and resolution of palladium(ii) complexes thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35, pp.7196-7202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B907019B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3224,147 +3358,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Responsive Amphiphilic Photoswitches as Molecular Modulators of Lipid Order and Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Makhloutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mittelheisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Delova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3374,404 +3508,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic catalysis for the Suzuki–Miyaura cross-coupling reaction using palladium nanoflowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Sarhid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Metallic Nano-Objects, MNO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic synthesis of Gold-Silver bimetallic nanoparticles stabilized by calix[8]arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Nanoalloys (IMN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic synthesis of Gold-Silver bimetallic nanoparticles stabilized by calix[8]arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Metallic Nano-Objects, MNO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3781,160 +3915,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Synthesis of P-BH3 Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Current Chemistry, 361 (Phosphorus Chemistry II: Synthetic Methods)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-82, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/128_2014_565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4081,51 +4215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Saida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Pecnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Labattut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abi Fayssal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Adhel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00118j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565496v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00111B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Sarhid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ06370B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02451K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve Dionel Mboyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.10.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN7523K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXR2PVVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20808J" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXSQ4BKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100108" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debono" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900663" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV1T08T3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001721" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD675B59A8E9E9588212DE3B66CB905EEFA3386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907019B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GCJTDZPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Delova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Delova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Saida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Labattut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abi Fayssal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Adhel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Pecnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Ray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00118j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565496v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00111B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Sarhid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ06370B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ02451K" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve Dionel Mboyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.10.046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN7523K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXR2PVVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20808J" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXSQ4BKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Dang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chauvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001721" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD675B59A8E9E9588212DE3B66CB905EEFA3386/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debono" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.200900663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV1T08T3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B907019B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GCJTDZPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04264756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>