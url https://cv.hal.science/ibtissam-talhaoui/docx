--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -273,563 +273,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMO-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
+                <w:t xml:space="preserve">FANCD2 promotes mitotic rescue from transcription-mediated replication stress in SETX-deficient cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dorison</w:t>
+                <w:t xml:space="preserve">Maha Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviana Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Balzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Pelliccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009860⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04360-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03682251v1</w:t>
+                <w:t xml:space="preserve">hal-04269658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCD2 promotes mitotic rescue from transcription-mediated replication stress in SETX-deficient cancer cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUMO-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Balzano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hugo Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Pelliccia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Mazón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04360-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269658v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03682251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Characterization of DNA ADP-ribosyltransferase activities of PARP2 and PARP3: new insights into DNA ADP-ribosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+                <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ekaterina A Belousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanat Koshenov</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiger Akishev</w:t>
+                <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.e6029. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2417 - 2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.6029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322261v1</w:t>
+                <w:t xml:space="preserve">hal-03423702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DNA ADP-ribosyltransferase activities of PARP2 and PARP3: new insights into DNA ADP-ribosylation</w:t>
+                <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina A Belousova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Zhanat Koshenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
+                <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (5), pp.2417 - 2431. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e6029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423702v1</w:t>
+                <w:t xml:space="preserve">hal-02322261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant base excision repair pathway of oxidatively damaged DNA: Implications for degenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,103 +915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ADP-ribose) polymerases covalently modify strand break termini in DNA fragments in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Lebedeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (19), pp.9279-9295. </w:t>
@@ -1049,103 +1049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidatively Generated Guanine(C8)-Thymine(N3) Intrastrand Cross-links in Double-stranded DNA Are Repaired by Base Excision Repair Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290, pp.14610 - 14617. </w:t>
@@ -1209,64 +1209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant repair initiated by mismatch-specific thymine-DNA glycosylases provides a mechanism for the mutational bias observed in CpG islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7,8-dihydro-8-oxoadenine, a highly mutagenic adduct, is repaired by Escherichia coli and human mismatch-specific uracil/thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,429 +1591,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Key Functional Residues in the Active Site of Human β1,4-Galactosyltransferase 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Epigenetics: methylation‐associated repression of heparan sulfate 3‐O‐sulfotransferase gene expression contributes to the invasive phenotype of H‐EMC‐SS chondrosarcoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouzzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
+                <w:t xml:space="preserve">Sheila Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gulberti</w:t>
+                <w:t xml:space="preserve">Kristian Prydz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (48), pp.37342 - 37358. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.436-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m110.151951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-136291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405867v1</w:t>
+                <w:t xml:space="preserve">hal-03405886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of β1,4-galactosyltransferase 7 genetic mutations linked to the progeroid form of Ehlers-Danlos syndrome (EDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Key Functional Residues in the Active Site of Human β1,4-Galactosyltransferase 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chabel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rafael Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael W H Coughtrie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gulberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (48), pp.37342 - 37358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m110.151951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405860v1</w:t>
+                <w:t xml:space="preserve">hal-03405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics: methylation‐associated repression of heparan sulfate 3‐O‐sulfotransferase gene expression contributes to the invasive phenotype of H‐EMC‐SS chondrosarcoma cells</w:t>
+                <w:t xml:space="preserve">Molecular characterization of β1,4-galactosyltransferase 7 genetic mutations linked to the progeroid form of Ehlers-Danlos syndrome (EDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheila Sharp</w:t>
+                <w:t xml:space="preserve">Matthieu Chabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Prydz</w:t>
+                <w:t xml:space="preserve">Michael W H Coughtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (2), pp.436-450. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (18), pp.3962-3968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.09-136291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405886v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,77 +2188,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumo-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,51 +2308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enzymes de biosynthèse des glycosaminoglycanes : étude structurale et fonctionnelle de la β4GalT7 humaine et caractérisation moléculaire des mutations responsables du syndrome progéroïde d'Ehlers-Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2469,51 +2469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07203F27"/>
+    <w:nsid w:val="717FE99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ibtissam-talhaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Barra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Balzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pelliccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04360-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Zarkovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Belousova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M Kutuzov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Lebedeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.647487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.151951" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W H Coughtrie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzzine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Prydz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-136291" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ibtissam-talhaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Barra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Balzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pelliccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Zarkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Belousova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M Kutuzov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Lebedeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.647487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzzine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Prydz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-136291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.151951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W H Coughtrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>