--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -511,295 +511,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03682251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DNA ADP-ribosyltransferase activities of PARP2 and PARP3: new insights into DNA ADP-ribosylation</w:t>
+                <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina A Belousova</w:t>
+                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Zhanat Koshenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
+                <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (5), pp.2417 - 2431. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e6029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423702v1</w:t>
+                <w:t xml:space="preserve">hal-02322261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Characterization of DNA ADP-ribosyltransferase activities of PARP2 and PARP3: new insights into DNA ADP-ribosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+                <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
+                <w:t xml:space="preserve">Ekaterina A Belousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanat Koshenov</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiger Akishev</w:t>
+                <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.e6029. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2417 - 2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.6029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322261v1</w:t>
+                <w:t xml:space="preserve">hal-03423702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant base excision repair pathway of oxidatively damaged DNA: Implications for degenerative diseases</w:t>
               </w:r>
@@ -941,77 +941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Lebedeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (19), pp.9279-9295. </w:t>
@@ -1088,64 +1088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290, pp.14610 - 14617. </w:t>
@@ -1209,64 +1209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="717FE99A"/>
+    <w:nsid w:val="9FA51A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ibtissam-talhaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Barra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Balzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pelliccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Zarkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Belousova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M Kutuzov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Lebedeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.647487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzzine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Prydz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-136291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.151951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W H Coughtrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ibtissam-talhaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Barra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Balzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pelliccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04360-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Zarkovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Belousova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M Kutuzov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Lebedeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.647487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzzine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Prydz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-136291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.151951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W H Coughtrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>