--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2469,51 +2469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA51A4B"/>
+    <w:nsid w:val="CA8C9610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>