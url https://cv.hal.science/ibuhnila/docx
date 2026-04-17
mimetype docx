--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -209,165 +209,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cornea: două ipostaze contemporane ale lectorului</w:t>
+                <w:t xml:space="preserve">Mariana Marin. Confesiune şi conştiinţă poetică</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vatra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (523), pp.57-59</w:t>
+              <w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542091v1</w:t>
+                <w:t xml:space="preserve">hal-05542076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Marin. Confesiune şi conştiinţă poetică</w:t>
+                <w:t xml:space="preserve">Paul Cornea: două ipostaze contemporane ale lectorului</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (1), pp.91-100</w:t>
+              <w:t xml:space="preserve">Vatra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (523), pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542076v1</w:t>
+                <w:t xml:space="preserve">hal-05542091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -457,1132 +457,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multilingual Small Language Models in Medical and Educational Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the PARSEME-Ro Corpus with Nominal, Modifier and Functional Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana-Maria Biolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk at the Research Seminar in Language Technology – Spring 2025, University of Helsinki (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Linguistic Resources and Tools for Natural Language Processing, ConsILR-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069660v1</w:t>
+                <w:t xml:space="preserve">hal-05310275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-of-MetaWriting: Linguistic and Textual Analysis of How Small Language Models Write Young Students Texts</w:t>
+                <w:t xml:space="preserve">Small Language Models as AI Assistants in Cancer Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Workshop on Writing Aids at the Crossroads of AI, Cognitive Science and NLP (WRAICOGS 2025), co-located with COLING 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Zock, Kentaro Inui, Zheng Yuan, Jan 2025, Abou Dhabi, United Arab Emirates. pp.1-15</w:t>
+              <w:t xml:space="preserve">Invited talk at the School of Computing and Communications, Lancaster University (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862740v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond LENA: Open-Source NLP &amp; AI Tools for Audio Data</w:t>
+                <w:t xml:space="preserve">Semantic and Pragmatic Annotation of Paraphrases in the Era of Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutorial Workshop on Long-Form Audio Data in Language &amp; Cognition, Center for Data Science in Humanities, Chosun University</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 50th Anniversary International Conference of the Linguistic Society of Korea, "The Growth, Challenges, and Future of Modern Linguistics in Korea"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267180v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-as-a-Judge Evaluation for Medical Knowledge: A Case Study on Romanian Paraphrase Generation</w:t>
+                <w:t xml:space="preserve">Explain this Medical Term in my Language: A Case Study of Small Language Models for Medical Paraphrase Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Recent Advances in Digital Humanities - RADH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Craiova, Romania</w:t>
+              <w:t xml:space="preserve">3rd UniDive Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Budapest, Hungary. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394523v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Pragmatic Annotation of Paraphrases in the Era of Large Language Models</w:t>
+                <w:t xml:space="preserve">Small Language Models and their Performance in the Medical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th Anniversary International Conference of the Linguistic Society of Korea, "The Growth, Challenges, and Future of Modern Linguistics in Korea"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Invited talk at the Interdisciplinary Centre for Security, Reliability and Trust (SnT) Lab Seminar, University of Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Luxembourg ville, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348063v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models and their Performance in the Medical Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATILF at NTCIR-18 RadNLP 2024 Shared Task: With less radiology reports, comes less performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk at the Interdisciplinary Centre for Security, Reliability and Trust (SnT) Lab Seminar, University of Luxembourg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTCIR-18: Proceedings of the 18th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan. pp.354-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20736/0002002077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990262v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATILF at NTCIR-18 RadNLP 2024 Shared Task: With less radiology reports, comes less performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LLM-as-a-Judge Evaluation for Medical Knowledge: A Case Study on Romanian Paraphrase Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCIR-18: Proceedings of the 18th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Conference on Recent Advances in Digital Humanities - RADH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Craiova, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134999v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain this Medical Term in my Language: A Case Study of Small Language Models for Medical Paraphrase Generation</w:t>
+                <w:t xml:space="preserve">Evaluating Multilingual Small Language Models in Medical and Educational Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd UniDive Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Budapest, Hungary. pp.1-4</w:t>
+              <w:t xml:space="preserve">Invited talk at the Research Seminar in Language Technology – Spring 2025, University of Helsinki (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927075v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Good are Multilingual Small Language Models at Explaining Medical Knowledge?</w:t>
+                <w:t xml:space="preserve">Beyond LENA: Open-Source NLP &amp; AI Tools for Audio Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025 Conference, "The Natural and the Artificial in Applied Linguistics: a time of paradoxes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tutorial Workshop on Long-Form Audio Data in Language &amp; Cognition, Center for Data Science in Humanities, Chosun University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Gwangju, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18918375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152584v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models as AI Assistants in Cancer Research</w:t>
+                <w:t xml:space="preserve">Chain-of-MetaWriting: Linguistic and Textual Analysis of How Small Language Models Write Young Students Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk at the School of Computing and Communications, Lancaster University (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Workshop on Writing Aids at the Crossroads of AI, Cognitive Science and NLP (WRAICOGS 2025), co-located with COLING 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Zock, Kentaro Inui, Zheng Yuan, Jan 2025, Abou Dhabi, United Arab Emirates. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009179v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the PARSEME-Ro Corpus with Nominal, Modifier and Functional Multiword Expressions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Good are Multilingual Small Language Models at Explaining Medical Knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Linguistic Resources and Tools for Natural Language Processing, ConsILR-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">NéALA 2025 Conference, "The Natural and the Artificial in Applied Linguistics: a time of paradoxes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310275v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARGEMED: a Resource for Identifying and Generating Paraphrases for French Medical Terms</w:t>
+                <w:t xml:space="preserve">Semantic and Pragmatic Properties of LLM’s &amp;quot;Hallucinations&amp;quot; in the Medical Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on DeTermIt! Evaluating Text Difficulty in a Multilingual Context @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.141-151</w:t>
+              <w:t xml:space="preserve">Agency and Intentions in AI Workshop, University of Göttingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709321v1</w:t>
+                <w:t xml:space="preserve">hal-04862553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Pragmatic Properties of LLM’s &amp;quot;Hallucinations&amp;quot; in the Medical Field</w:t>
+                <w:t xml:space="preserve">LARGEMED: a Resource for Identifying and Generating Paraphrases for French Medical Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agency and Intentions in AI Workshop, University of Göttingen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on DeTermIt! Evaluating Text Difficulty in a Multilingual Context @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.141-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862553v1</w:t>
+                <w:t xml:space="preserve">hal-04709321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse qualitative et quantitative des « hallucinations » générées automatiquement dans un corpus de reformulations médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2024, Congrès Mondial de Linguistique Française, SHS Web of Conferences, 2024, 191 (11001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.1-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un générateur automatique de reformulations médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,221 +2208,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATILF at NTCIR-18 RadNLP 2024 Shared Task: With less radiology reports, comes less performance (Poster)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explain this Medical Term in my Language: A Case Study of Small Language Models for Medical Paraphrase Generation (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCIR-18: Proceedings of the 18th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">3rd UniDive Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153470v1</w:t>
+                <w:t xml:space="preserve">hal-05009174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain this Medical Term in my Language: A Case Study of Small Language Models for Medical Paraphrase Generation (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATILF at NTCIR-18 RadNLP 2024 Shared Task: With less radiology reports, comes less performance (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd UniDive Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">NTCIR-18: Proceedings of the 18th NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009174v1</w:t>
+                <w:t xml:space="preserve">hal-05153470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de reformulation des termes du Covid extrait des Archives du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques en pédagogie et en recherche à la faculté des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,216 +2605,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Child-Directed Speech and Shared Book Reading from LENA: Language-Specific Modeling and Temporal Resolution Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sukhwan Jung</w:t>
+                <w:t xml:space="preserve">TrackList: Tracing Back Query Linguistic Diversity for Head and Tail Knowledge in Open Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Ho Chai</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eon-Suk Ko</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529104v1</w:t>
+                <w:t xml:space="preserve">hal-05542057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrackList: Tracing Back Query Linguistic Diversity for Head and Tail Knowledge in Open Large Language Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying Child-Directed Speech and Shared Book Reading from LENA: Language-Specific Modeling and Temporal Resolution Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhwan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ho Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Constant</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eon-Suk Ko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542057v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HalluGuard: Evidence-Grounded Small Reasoning Models to Mitigate Hallucinations in Retrieval-Augmented Generation</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Buhnila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002002077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Maria Biolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cristescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Irimia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.knowllm-1.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Jung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eon-Suk Ko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAC006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Buhnila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Maria Biolan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cristescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Irimia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002002077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.knowllm-1.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Jung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eon-Suk Ko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAC006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>