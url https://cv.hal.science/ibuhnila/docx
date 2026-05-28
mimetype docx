--- v1 (2026-04-17)
+++ v2 (2026-05-28)
@@ -457,221 +457,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the PARSEME-Ro Corpus with Nominal, Modifier and Functional Multiword Expressions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small Language Models as AI Assistants in Cancer Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Linguistic Resources and Tools for Natural Language Processing, ConsILR-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Invited talk at the School of Computing and Communications, Lancaster University (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310275v1</w:t>
+                <w:t xml:space="preserve">hal-05009179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models as AI Assistants in Cancer Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the PARSEME-Ro Corpus with Nominal, Modifier and Functional Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verginica Barbu Mititelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana-Maria Biolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Buhnila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk at the School of Computing and Communications, Lancaster University (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Linguistic Resources and Tools for Natural Language Processing, ConsILR-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009179v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and Pragmatic Annotation of Paraphrases in the Era of Large Language Models</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Buhnila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Maria Biolan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cristescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Irimia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002002077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.knowllm-1.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Jung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eon-Suk Ko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAC006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Buhnila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Maria Biolan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cristescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Irimia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002002077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18918375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.knowllm-1.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.73c9k3qm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhwan Jung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Chai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eon-Suk Ko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Bergeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAC006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>