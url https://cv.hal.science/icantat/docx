--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -66,8062 +66,8386 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface transfer and film rheology in elementary protein foams</w:t>
+                <w:t xml:space="preserve">Capillary attraction between particles trapped in a soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Giavassis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Poryles</w:t>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernei, France</w:t>
+              <w:t xml:space="preserve">Fluids and Complexity IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468188v1</w:t>
+                <w:t xml:space="preserve">hal-05548605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface transfer and film rheology in elementary protein foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+                <w:t xml:space="preserve">Francois Giavassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphael Poryles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernei, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011778v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+                <w:t xml:space="preserve">Gliding in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011772v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011758v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pasquet</w:t>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Champougny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001176v1</w:t>
+                <w:t xml:space="preserve">hal-05011758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'élasticité de films de savon pour des mélanges SDS/dodécanol et comparaison aux modèles thermochimiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17émes Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337110v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative processes in an elementary foam</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial soft matter research network (GdR), Workshop 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403343v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interfacial rheology on the dynamics of confined droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dissipative processes in an elementary foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Interfacial soft matter research network (GdR), Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899412v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesure d'élasticité de films de savon pour des mélanges SDS/dodécanol et comparaison aux modèles thermochimiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">17émes Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269798v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble surfactant spreading: How the amphiphilicity sets the Marangoni hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of interfacial rheology on the dynamics of confined droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137243v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission between soap films: the role of the Plateau border (presenter A. Bussonnière)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soluble surfactant spreading: How the amphiphilicity sets the Marangoni hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Doudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tregouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">international soft matter conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269795v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
+                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269782v1</w:t>
+                <w:t xml:space="preserve">hal-02269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269785v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stress transmission between soap films: the role of the Plateau border (presenter A. Bussonnière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269800v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269788v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269762v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269793v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium (presenter : Y. Méheust)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674530v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote talk : Velocity measurement in draining foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soniraks Nou</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Matter </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674410v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Theodoly</w:t>
+                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Interpores 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674524v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02401961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam Flow Through a 2D Porous Medium: Evolution of the Bubble Size Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H43I-1772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01734776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium (presenter : Y. Méheust)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpores 2017</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02401961v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Keynote talk : Velocity measurement in draining foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+                <w:t xml:space="preserve">Ronan Kervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Soniraks Nou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROMAST 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Liquid Matter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369971v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369958v1</w:t>
+                <w:t xml:space="preserve">hal-01674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EUFOAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370475v1</w:t>
+                <w:t xml:space="preserve">hal-01369958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370478v1</w:t>
+                <w:t xml:space="preserve">hal-01370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of a subsurface vortex ring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roche</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soniraks Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROMAST 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, bruxelles, France</w:t>
+              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369994v1</w:t>
+                <w:t xml:space="preserve">hal-01370478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miralles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">MICROMAST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370426v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+                <w:t xml:space="preserve">Instability of a subsurface vortex ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Leshansky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Baba El-Hadj Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">MICROMAST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370431v1</w:t>
+                <w:t xml:space="preserve">hal-01369994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam Flows in Analog Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Flow of foams in two-dimensional disordered porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Cargèse Summer School on Flow and Transport in Porous and Fractured Media, Cargèse (France), 20-31 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393929v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polygonal instability of Marangoni flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba El-Hadj Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130475v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
+                <w:t xml:space="preserve">Local rheology of foams in porous media: intermittency and bubble fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370455v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonal instability of Marangoni flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The flow of an aqueous foam through a two dimensional porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">The Geilo School 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Geilo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370466v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheology of foams in porous media: intermittency and bubble fragmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370433v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of an aqueous foam through a two dimensional porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Foam Flows in Analog Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geilo School 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Geilo, Norway</w:t>
+              <w:t xml:space="preserve">Third Cargèse Summer School on Flow and Transport in Porous and Fractured Media, Cargèse (France), 20-31 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393909v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370457v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370460v1</w:t>
+                <w:t xml:space="preserve">hal-01370426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheology of aqueous foams in two-dimensional porous media,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Physics Days 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401735v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a suspended soap film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370438v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of foams in two-dimensional disordered porous media</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370458v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Local rheology of aqueous foams in two-dimensional porous media,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nordic Physics Days 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986532v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Extension of a suspended soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093859v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanism of film generation during a T1: effect of surfactant, liquid viscosity and geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130470v1</w:t>
+                <w:t xml:space="preserve">hal-01078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078893v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a suspended soap film: a two-step process.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevallier Eloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078874v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076442v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127807v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soap film extension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130466v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+                <w:t xml:space="preserve">Extension of a suspended soap film: a two-step process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079072v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Soap film extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130469v1</w:t>
+                <w:t xml:space="preserve">hal-01130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLEX FLOWS IN 2D POROUS MEDIA: INTERMITTENCY AND FRAGMENTATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+              <w:t xml:space="preserve">EUFOAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078889v1</w:t>
+                <w:t xml:space="preserve">hal-01076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128348v1</w:t>
+                <w:t xml:space="preserve">hal-01127807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of film generation during a T1: effect of surfactant, liquid viscosity and geometry.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">ECIS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078884v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097355v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+                <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
+              <w:t xml:space="preserve">Symposium Mousse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003047v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">COMPLEX FLOWS IN 2D POROUS MEDIA: INTERMITTENCY AND FRAGMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003041v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian A. Jones</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eloïse Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080657v1</w:t>
+                <w:t xml:space="preserve">hal-01003041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid meniscus friction on a wet plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097340v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption d'ondes de choc dans les mousses liquides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été "Aux Rencontres de Peyresq"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Peyresq, France</w:t>
+              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957280v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of liquid foams in two-dimensional porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Liquid meniscus friction on a wet plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop "Viscoplastic Fluids: From Theory to Application"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097335v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sian Jones</w:t>
+                <w:t xml:space="preserve">Absorption d'ondes de choc dans les mousses liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
+              <w:t xml:space="preserve">Ecole d'été "Aux Rencontres de Peyresq"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00772490v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of liquid foams in two-dimensional porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">5th Workshop "Viscoplastic Fluids: From Theory to Application"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080663v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through a complex geometry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080662v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00772490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-tensor model for liquid foam or emulsion rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097338v1</w:t>
+                <w:t xml:space="preserve">hal-01080663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through two parallel channels.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A two-tensor model for liquid foam or emulsion rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Flows of Complex Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Rheology, Dec 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080667v1</w:t>
+                <w:t xml:space="preserve">hal-01097338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flow and liquid films motion : role of the surfactants properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through a complex geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th DFD meeting of the APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707365v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of a bubble towards higher surface tension under the effect of thermocapillary stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Selva</w:t>
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through two parallel channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian A. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">Complex Flows of Complex Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Rheology, Dec 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661737v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble migration in a temperature gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foam flow and liquid films motion : role of the surfactants properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex and Biofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cargèse, France</w:t>
+              <w:t xml:space="preserve">64th DFD meeting of the APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668770v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Migration of a bubble towards higher surface tension under the effect of thermocapillary stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow of foams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668773v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plasticity in foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow of foams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble migration in a temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex and Biofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Various Foam and Bubbly Liquid Stability in Microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional foam flow in an analog porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+                <w:t xml:space="preserve">Capillary attraction between particles in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinatti United States. 2016</w:t>
+              <w:t xml:space="preserve">Droplets 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01735878v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional foam flow in an analog porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpore 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinatti United States. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01735878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bubble fragmentation in a 2D foam flowing through a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51B-1452, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01417033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8131,147 +8455,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mousses : structure et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 278 p., 2010, 9782701142845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8281,395 +8605,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousses liquides, évolution par diffusion gazeuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bideau; Etienne Guyon; Jean-Pierre Hulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La matière en désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edp Sciences, pp.155-173, 2014, Savoirs actuels, 978-2-7598-1069-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foams: Structure and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohen-Addad Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graner François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoehler Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Cox. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foams : Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-0-19-966289-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saltating Particles in a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ould El Moctar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goddard; J. D. and Jenkins; J. T. and Giovine; P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iutam-Isimm Symposium on Mathematical Modeling and Physical Instances of Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.442--442, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8679,147 +9003,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of the solubility of amphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 10,564,084. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8829,311 +9153,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes experiment in a liquid foam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental growth law for bubbles in a &amp;quot;wet&amp;quot; 3D liquid foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajmund Mokso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9280,51 +9604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>