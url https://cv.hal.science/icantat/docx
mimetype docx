--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -329,657 +329,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding in a soap film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548627v1</w:t>
+                <w:t xml:space="preserve">hal-05011772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011772v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011758v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
+                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001176v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gliding in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011778v1</w:t>
+                <w:t xml:space="preserve">hal-05548627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,90 +1021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative processes in an elementary foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1155,77 +1155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'élasticité de films de savon pour des mélanges SDS/dodécanol et comparaison aux modèles thermochimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Poryles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress transmission between soap films: the role of the Plateau border (presenter A. Bussonnière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bussonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2004,204 +2004,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269800v1</w:t>
+                <w:t xml:space="preserve">hal-02269762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269762v1</w:t>
+                <w:t xml:space="preserve">hal-02269800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
               </w:r>
@@ -2842,420 +2842,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soniraks Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
+              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369958v1</w:t>
+                <w:t xml:space="preserve">hal-01370478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
+                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">MICROMAST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370475v1</w:t>
+                <w:t xml:space="preserve">hal-01369971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
+                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370478v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROMAST 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EUFOAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369971v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a subsurface vortex ring</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygonal instability of Marangoni flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Hadj Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
@@ -4418,256 +4418,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370460v1</w:t>
+                <w:t xml:space="preserve">hal-01370457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Theodoly</w:t>
+                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370457v1</w:t>
+                <w:t xml:space="preserve">hal-01370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local rheology of aqueous foams in two-dimensional porous media,</w:t>
               </w:r>
@@ -5079,476 +5079,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chevallier Eloise</w:t>
+                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078893v1</w:t>
+                <w:t xml:space="preserve">hal-00986532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986532v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130470v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevallier Eloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudouin Géraud</w:t>
+                <w:t xml:space="preserve">Tribet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siân Jones</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093859v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a suspended soap film: a two-step process.</w:t>
               </w:r>
@@ -5623,151 +5623,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soap film extension</w:t>
+                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130466v1</w:t>
+                <w:t xml:space="preserve">hal-01127807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5809,182 +5826,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
+                <w:t xml:space="preserve">Soap film extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127807v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
               </w:r>
@@ -6439,398 +6439,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
+                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Chevallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Sian A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
+              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003041v1</w:t>
+                <w:t xml:space="preserve">hal-01080657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Cox</w:t>
+                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080657v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003047v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid meniscus friction on a wet plate</w:t>
               </w:r>
@@ -7121,230 +7121,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sian Jones</w:t>
+                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00772490v1</w:t>
+                <w:t xml:space="preserve">hal-01080663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Petit</w:t>
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080663v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00772490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-tensor model for liquid foam or emulsion rheology</w:t>
               </w:r>
@@ -7520,51 +7520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through two parallel channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian A. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,51 +8342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble fragmentation in a 2D foam flowing through a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of the solubility of amphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,51 +9604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>