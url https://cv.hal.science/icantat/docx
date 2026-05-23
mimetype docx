--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -66,8386 +66,8861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary attraction between particles trapped in a soap film</w:t>
+                <w:t xml:space="preserve">Influence of bacterial surfactants on evaporation-driven capillary flows in a model soil pore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Louyer</w:t>
+                <w:t xml:space="preserve">Nathan Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
+                <w:t xml:space="preserve">François Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Complexity IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">InterPore 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548605v1</w:t>
+                <w:t xml:space="preserve">hal-05630994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface transfer and film rheology in elementary protein foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Influence of bacterial surfactants on evaporation-driven capillary flows in a model soil pore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphael Poryles</w:t>
+                <w:t xml:space="preserve">François Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernei, France</w:t>
+              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468188v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interface transfer and film rheology in elementary protein foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Giavassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Poryles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernei, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011772v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capillary attraction between particles trapped in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Gros</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Fluids and Complexity IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011758v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gliding in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001176v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactant exchanges between deformed soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">12th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011778v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding in a soap film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability in a horizontal soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548627v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative processes in an elementary foam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+                <w:t xml:space="preserve">Impact of biosurfactants on the drying dynamics of a soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+                <w:t xml:space="preserve">François Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial soft matter research network (GdR), Workshop 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques séchage (GdRs SLAMM et SoPhy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403343v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'élasticité de films de savon pour des mélanges SDS/dodécanol et comparaison aux modèles thermochimiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Internal motions in thick foam films Illustrated theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tregouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17émes Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337110v1</w:t>
+                <w:t xml:space="preserve">hal-05011778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interfacial rheology on the dynamics of confined droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+                <w:t xml:space="preserve">Impact of bacteria on soil-water dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+                <w:t xml:space="preserve">François Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Biologie Physique du Grand Ouest (RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899412v1</w:t>
+                <w:t xml:space="preserve">hal-05616787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble surfactant spreading: How the amphiphilicity sets the Marangoni hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137243v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesure d'élasticité de films de savon pour des mélanges SDS/dodécanol et comparaison aux modèles thermochimiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">17émes Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269798v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissipative processes in an elementary foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poryles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Interfacial soft matter research network (GdR), Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269793v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission between soap films: the role of the Plateau border (presenter A. Bussonnière)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of interfacial rheology on the dynamics of confined droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Teïva Baué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269795v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soluble surfactant spreading: How the amphiphilicity sets the Marangoni hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Doudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tregouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">international soft matter conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269782v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269785v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress transmission between soap films: the role of the Plateau border (presenter A. Bussonnière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269762v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rayleigh Taylor instability in a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269800v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rayleigh - Taylor instability in a foam film (presenter E. Shabalina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Shabalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269788v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Méheust</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpores 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02401961v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam Flow Through a 2D Porous Medium: Evolution of the Bubble Size Distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H43I-1772</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01734776v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium (presenter : Y. Méheust)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674530v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote talk : Velocity measurement in draining foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soniraks Nou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Matter </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674410v1</w:t>
+                <w:t xml:space="preserve">hal-02269793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium (presenter : Y. Méheust)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674524v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote talk : Velocity measurement in draining foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soniraks Nou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Liquid Matter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370478v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROMAST 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369971v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of the bubble size distribution in a foam flowing through a 2D porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Interpores 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370475v1</w:t>
+                <w:t xml:space="preserve">insu-02401961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Foam Flow Through a 2D Porous Medium: Evolution of the Bubble Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H43I-1772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369958v1</w:t>
+                <w:t xml:space="preserve">insu-01734776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of a subsurface vortex ring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plenary talk: Marangoni flows, effect of surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROMAST 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, bruxelles, France</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369994v1</w:t>
+                <w:t xml:space="preserve">hal-01370475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of foams in two-dimensional disordered porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">EUFOAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370458v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonal instability of Marangoni flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Surfactant spreading at an oil-water interface: From surfactant amphiphilicity to macroscopic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">MICROMAST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370466v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheology of foams in porous media: intermittency and bubble fragmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity measurements in draining foam films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soniraks Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve"> International Conference of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370433v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of an aqueous foam through a two dimensional porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+                <w:t xml:space="preserve">Instability of a subsurface vortex ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian Jones</w:t>
+                <w:t xml:space="preserve">Baba El-Hadj Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geilo School 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Geilo, Norway</w:t>
+              <w:t xml:space="preserve">MICROMAST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393909v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foam Flows in Analog Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Third Cargèse Summer School on Flow and Transport in Porous and Fractured Media, Cargèse (France), 20-31 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370455v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam Flows in Analog Porous Media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Cargèse Summer School on Flow and Transport in Porous and Fractured Media, Cargèse (France), 20-31 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393929v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130475v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miralles</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2015)</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370426v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+                <w:t xml:space="preserve">The flow of an aqueous foam through a two dimensional porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">The Geilo School 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Geilo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370431v1</w:t>
+                <w:t xml:space="preserve">hal-02393909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polygonal instability of Marangoni flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba El-Hadj Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Nya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370457v1</w:t>
+                <w:t xml:space="preserve">hal-01370466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local rheology of foams in porous media: intermittency and bubble fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370460v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheology of aqueous foams in two-dimensional porous media,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sian Jones</w:t>
+                <w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leshansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valignat Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Physics Days 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401735v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a suspended soap film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Coupling thermocapillary and solutocapillary stress in 2D micro-foam drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370438v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of film generation during a T1: effect of surfactant, liquid viscosity and geometry.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Theodoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. L. Biance</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078884v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local rheology of aqueous foams in two-dimensional porous media,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Nordic Physics Days 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097355v1</w:t>
+                <w:t xml:space="preserve">hal-02401735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Extension of a suspended soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986532v1</w:t>
+                <w:t xml:space="preserve">hal-01370438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of foams in two-dimensional disordered porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130470v1</w:t>
+                <w:t xml:space="preserve">hal-01370458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudouin Géraud</w:t>
+                <w:t xml:space="preserve">Chevallier Eloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siân Jones</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tribet Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093859v1</w:t>
+                <w:t xml:space="preserve">hal-01078893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin films and foams using photosensitive surfactants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">"foams and minimal surfaces - 12 years on"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078893v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a suspended soap film: a two-step process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+                <w:t xml:space="preserve">Ductile and brittle fracture in aqueous foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Fracture of Soft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palavas-les-Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078874v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and bubble fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H14C-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127807v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Extension of a suspended soap film: a two-step process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076442v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soap film extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079072v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flow of an aqueous foam through a two-dimensional porous medium: structure-dynamics couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Foams and Minimal Surfaces - 12 Years On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130469v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECIS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128348v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLEX FLOWS IN 2D POROUS MEDIA: INTERMITTENCY AND FRAGMENTATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Foam flows in 2D porous media: intermittency and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078889v1</w:t>
+                <w:t xml:space="preserve">hal-01130469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sian A. Jones</w:t>
+                <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">Symposium Mousse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080657v1</w:t>
+                <w:t xml:space="preserve">hal-01128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COMPLEX FLOWS IN 2D POROUS MEDIA: INTERMITTENCY AND FRAGMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003047v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of film generation during a T1: effect of surfactant, liquid viscosity and geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Chevallier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. L. Biance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003041v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid meniscus friction on a wet plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foam drainage control using thermocapillary stress in a 2D-microchamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">10th European Conference on Foams and Applications - EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097340v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption d'ondes de choc dans les mousses liquides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">Remote control of the stability of bubbles, thin-films and foams using photosensitive surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été "Aux Rencontres de Peyresq"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Peyresq, France</w:t>
+              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957280v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of liquid foams in two-dimensional porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flow of an aqueous foam through a two-dimensional porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop "Viscoplastic Fluids: From Theory to Application"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">International Mini-Workshop on Complex Drops and Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097335v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marangoni Flow with Water-Soluble Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">international soft matter conference (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080663v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liquid meniscus friction on a wet plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00772490v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-tensor model for liquid foam or emulsion rheology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Absorption d'ondes de choc dans les mousses liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Ecole d'été "Aux Rencontres de Peyresq"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097338v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through a complex geometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jones</w:t>
+                <w:t xml:space="preserve">Flow of liquid foams in two-dimensional porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">5th Workshop "Viscoplastic Fluids: From Theory to Application"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080662v1</w:t>
+                <w:t xml:space="preserve">hal-01097335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through two parallel channels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sian A. Jones</w:t>
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam in two parallel channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Flows of Complex Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Rheology, Dec 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-13246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080667v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00772490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam flow and liquid films motion : role of the surfactants properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the thickness of a film created during a T1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Biance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th DFD meeting of the APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707365v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of a bubble towards higher surface tension under the effect of thermocapillary stresses</w:t>
+                <w:t xml:space="preserve">A two-tensor model for liquid foam or emulsion rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Selva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cyprien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661737v1</w:t>
+                <w:t xml:space="preserve">hal-01097338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through a complex geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow of foams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">9th European Conference on Foams and Applications EUFOAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668773v1</w:t>
+                <w:t xml:space="preserve">hal-01080662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble migration in a temperature gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flow of a two-dimensional aqueous foam through two parallel channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex and Biofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Complex Flows of Complex Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Rheology, Dec 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668770v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foam flow and liquid films motion : role of the surfactants properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th DFD meeting of the APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration of a bubble towards higher surface tension under the effect of thermocapillary stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eufoam 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Borovets, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble migration in a temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex and Biofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity in foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow of foams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Various Foam and Bubbly Liquid Stability in Microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary attraction between particles in a soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplets 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional foam flow in an analog porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+                <w:t xml:space="preserve">Impact of bacteria on soil-water dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Méheust</w:t>
+                <w:t xml:space="preserve">François Peaudecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinatti United States. 2016</w:t>
+              <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01735878v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional foam flow in an analog porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpore 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinatti United States. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01735878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bubble fragmentation in a 2D foam flowing through a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51B-1452, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01417033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8455,147 +8930,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mousses : structure et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cohen-Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Höhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 278 p., 2010, 9782701142845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8605,395 +9080,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousses liquides, évolution par diffusion gazeuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bideau; Etienne Guyon; Jean-Pierre Hulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La matière en désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edp Sciences, pp.155-173, 2014, Savoirs actuels, 978-2-7598-1069-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foams: Structure and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohen-Addad Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graner François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoehler Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Cox. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foams : Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-0-19-966289-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saltating Particles in a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ould El Moctar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goddard; J. D. and Jenkins; J. T. and Giovine; P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iutam-Isimm Symposium on Mathematical Modeling and Physical Instances of Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.442--442, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9003,147 +9478,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of the solubility of amphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 10,564,084. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9153,311 +9628,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes experiment in a liquid foam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental growth law for bubbles in a &amp;quot;wet&amp;quot; 3D liquid foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajmund Mokso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative flows of 2D foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9604,51 +10079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chapelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peaudecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Louyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tregou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poryles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Te&#239;va Bau&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Shabalina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cavelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Baudouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniraks Nou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02401961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n A. Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevallier Eloise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribet Christophe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin G&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Cox" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Biance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Chevallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian A. Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661737v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01735878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cohen-Addad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard H&#246;hler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen-Addad Sylvie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Florence" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graner Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoehler Reinhard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2160/d6b6ce96-b20d-46e8-bd41-fca6dc1825b5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould El Moctar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jenkins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>