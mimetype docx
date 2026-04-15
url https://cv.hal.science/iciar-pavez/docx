--- v1 (2026-03-26)
+++ v2 (2026-04-15)
@@ -162,263 +162,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419118v1</w:t>
+                <w:t xml:space="preserve">hal-05419093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Generations: Inclusion of young people in sustainable and quality wine enterprises. Differences between wine merchants and wine cooperatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yalé Koudou</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354328v1</w:t>
+                <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging Generations: Inclusion of young people in sustainable and quality wine enterprises. Differences between wine merchants and wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalé Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175638v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
               </w:r>
@@ -506,135 +519,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalé Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419093v1</w:t>
+                <w:t xml:space="preserve">hal-05175638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability, sustainability in the agri-food chains: emphasis on fruits</w:t>
               </w:r>
@@ -1115,273 +1115,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and export strategy of French wine cooperatives</w:t>
+                <w:t xml:space="preserve">Strategies and financial performance of French wine co-ops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe d'experts ECOMAR (Economic analysis, markets and consumption) de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Europe Research Conference "Rethinking co-operatives: From local to global and from the past to the future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689441v1</w:t>
+                <w:t xml:space="preserve">hal-03737464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance, innovation et performance durable au sein des entreprises impliquées dans la qualité</w:t>
+                <w:t xml:space="preserve">Governance and export strategy of French wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de la Chaire In’Faaqt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Seysses, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe d'experts ECOMAR (Economic analysis, markets and consumption) de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689414v1</w:t>
+                <w:t xml:space="preserve">hal-03689441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and financial performance of French wine co-ops</w:t>
+                <w:t xml:space="preserve">Gouvernance, innovation et performance durable au sein des entreprises impliquées dans la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Europe Research Conference "Rethinking co-operatives: From local to global and from the past to the future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de la Chaire In’Faaqt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Seysses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737464v1</w:t>
+                <w:t xml:space="preserve">hal-03689414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance, innovation and sustainability: an exploratory study on French wine co-ops</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -2083,102 +2083,93 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -2217,69 +2208,78 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
               </w:r>
@@ -3289,226 +3289,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pomaceas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.6-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622435v1</w:t>
+                <w:t xml:space="preserve">hal-02623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pomaceas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623205v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractual price provisions and their determinants in conditions of uncertainty: the case of Chilean fruit exports</w:t>
               </w:r>
@@ -4494,374 +4494,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
+                <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labex Entreprendre; UMR MOISA - Marchés, organisations, institutions et stratégies d'acteurs. 2019, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788005v1</w:t>
+                <w:t xml:space="preserve">hal-03144051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contract] workpackage 4.3. du projet Sustain'Apple, Agence Nationale de la Recherche. 2019, 39 p</w:t>
+                <w:t xml:space="preserve">Focus Group : note méthodologique : Projet INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agropolis Fondation; Investissement d'avenir. 2019, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278993v1</w:t>
+                <w:t xml:space="preserve">hal-05302027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Labex Entreprendre; UMR MOISA - Marchés, organisations, institutions et stratégies d'acteurs. 2019, 34 p</w:t>
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144051v1</w:t>
+                <w:t xml:space="preserve">hal-02788005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Group : note méthodologique : Projet INTERFACES</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Agropolis Fondation; Investissement d'avenir. 2019, 14 p</w:t>
+                <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez  Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] workpackage 4.3. du projet Sustain'Apple, Agence Nationale de la Recherche. 2019, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302027v1</w:t>
+                <w:t xml:space="preserve">hal-02278993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4873,369 +4873,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les importateurs européens de pomme et la gestion de qualité SPS dans la supply chain de pomme</w:t>
+                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786924v1</w:t>
+                <w:t xml:space="preserve">hal-02789949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les importateurs européens de pomme et la gestion de qualité SPS dans la supply chain de pomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787327v1</w:t>
+                <w:t xml:space="preserve">hal-02786924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques SPS dans la filière d’exportation chilienne : une expérience riche d’enseignements</w:t>
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788826v1</w:t>
+                <w:t xml:space="preserve">hal-02787327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des risques SPS dans la filière d’exportation chilienne : une expérience riche d’enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789949v1</w:t>
+                <w:t xml:space="preserve">hal-02788826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5493,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>