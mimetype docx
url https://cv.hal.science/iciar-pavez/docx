--- v2 (2026-04-15)
+++ v3 (2026-05-09)
@@ -100,571 +100,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+                <w:t xml:space="preserve">Bridging Generations: Inclusion of young people in sustainable and quality wine enterprises. Differences between wine merchants and wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Yalé Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419093v1</w:t>
+                <w:t xml:space="preserve">hal-05354328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Generations: Inclusion of young people in sustainable and quality wine enterprises. Differences between wine merchants and wine cooperatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354328v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
+                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Yalé Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252263v1</w:t>
+                <w:t xml:space="preserve">hal-05175638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175638v1</w:t>
+                <w:t xml:space="preserve">hal-05419093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability, sustainability in the agri-food chains: emphasis on fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AL-INVEST Verde Fruit Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -715,64 +715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -797,77 +797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -905,77 +905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and sustainability in French wine firms: the importance of environmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1013,77 +1013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,329 +1115,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and financial performance of French wine co-ops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance and export strategy of French wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Europe Research Conference "Rethinking co-operatives: From local to global and from the past to the future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Réunion du groupe d'experts ECOMAR (Economic analysis, markets and consumption) de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737464v1</w:t>
+                <w:t xml:space="preserve">hal-03689441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and export strategy of French wine cooperatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance, innovation et performance durable au sein des entreprises impliquées dans la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe d'experts ECOMAR (Economic analysis, markets and consumption) de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de la Chaire In’Faaqt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Seysses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689441v1</w:t>
+                <w:t xml:space="preserve">hal-03689414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance, innovation et performance durable au sein des entreprises impliquées dans la qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies and financial performance of French wine co-ops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de la Chaire In’Faaqt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Seysses, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Europe Research Conference "Rethinking co-operatives: From local to global and from the past to the future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689414v1</w:t>
+                <w:t xml:space="preserve">hal-03737464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance, innovation and sustainability: an exploratory study on French wine co-ops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1462,64 +1462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et stratégie des coopératives vinicoles à l’export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence M-WIB (Montpellier Wine International Business) "Coopératives viti-vinicoles à l'international"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of quality uncertainty and asset specificity on the coordination of fruit supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and performance of French wine co-ops: A dynamic portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of SPS agreements on the contractual choice in international fruit supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the variability and heterogeneity of raw materials: the governance of sustainable fruit-based supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre technique conservation pomme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Dec 2017, Balandran, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2000,51 +2000,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -2083,93 +2083,102 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743263v1</w:t>
+                <w:t xml:space="preserve">hal-02737084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple value chain: the Sustain' Apple project</w:t>
+                <w:t xml:space="preserve">Management of sanitary and phytosanitary risks in the apple industry: the Sustain' Apple project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Demaria</w:t>
@@ -2208,108 +2217,99 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Oct 2016, Chania, Greece. 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1242.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737084v1</w:t>
+                <w:t xml:space="preserve">hal-02743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of contractual price mechanisms in uncertainty conditions: the case of Chilean fruit exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are contracts strange animals in international fresh fruit trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Annual Meeting of the AIB: International Business for Sustainable World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of International Business (AIB). USA., Jun 2011, Nagoya, Japan. 23 p</w:t>
@@ -2724,77 +2724,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and sustainability-oriented innovations in wine firms: A qualitative study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, HS1, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2819,90 +2819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, HS1, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Blili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Abou Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,77 +3178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood chain characteristics and sustainability signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3289,256 +3289,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+                <w:t xml:space="preserve">Jean-Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pomaceas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623205v1</w:t>
+                <w:t xml:space="preserve">hal-02622435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosecurity institutions and the choice of contracts in international fruit supply chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
+                <w:t xml:space="preserve">Contratos de exportacion de fruta chilena: consignacion y venta en firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pomaceas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.6-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622435v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractual price provisions and their determinants in conditions of uncertainty: the case of Chilean fruit exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1827-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,90 +3863,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of varietal innovation in French wine cooperatives and unions. An exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,90 +3971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising innovations and sustainability in wine firms. An exploratory study of French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.45-45, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4111,64 +4111,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and strategy of french wine cooperatives and cooperative federations for export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4219,64 +4219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et stratégie des coopératives et unions de coopératives vinicoles françaises à l’export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.325- 341, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
@@ -4337,64 +4337,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INTERFACES : L’interface entre production et transformation, un point clé pour relier la variabilité des matières premières et l’adaptabilité des transformations pour des systèmes alimentaires innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,374 +4494,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Labex Entreprendre; UMR MOISA - Marchés, organisations, institutions et stratégies d'acteurs. 2019, 34 p</w:t>
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144051v1</w:t>
+                <w:t xml:space="preserve">hal-02788005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Group : note méthodologique : Projet INTERFACES</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Agropolis Fondation; Investissement d'avenir. 2019, 14 p</w:t>
+                <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez  Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] workpackage 4.3. du projet Sustain'Apple, Agence Nationale de la Recherche. 2019, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302027v1</w:t>
+                <w:t xml:space="preserve">hal-02278993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes - comparaison de trois grands pays exportateurs : la France, l'Italie et le Chili</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] workpackage 4.3. du projet Sustain'Apple, INRA. 2019</w:t>
+                <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labex Entreprendre; UMR MOISA - Marchés, organisations, institutions et stratégies d'acteurs. 2019, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788005v1</w:t>
+                <w:t xml:space="preserve">hal-03144051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosanitary protocols and constraints relating to apple exports - comparison of three major exporting countries: France, Italy and Chile</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contract] workpackage 4.3. du projet Sustain'Apple, Agence Nationale de la Recherche. 2019, 39 p</w:t>
+                <w:t xml:space="preserve">Focus Group : note méthodologique : Projet INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agropolis Fondation; Investissement d'avenir. 2019, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278993v1</w:t>
+                <w:t xml:space="preserve">hal-05302027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4873,369 +4873,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les importateurs européens de pomme et la gestion de qualité SPS dans la supply chain de pomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789949v1</w:t>
+                <w:t xml:space="preserve">hal-02786924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les importateurs européens de pomme et la gestion de qualité SPS dans la supply chain de pomme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786924v1</w:t>
+                <w:t xml:space="preserve">hal-02787327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles et contraintes phytosanitaires pour les exportations de pommes : comparaison de trois grands pays exportateurs, la France, l’Italie et le Chili</w:t>
+                <w:t xml:space="preserve">La gestion des risques SPS dans la filière d’exportation chilienne : une expérience riche d’enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787327v1</w:t>
+                <w:t xml:space="preserve">hal-02788826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques SPS dans la filière d’exportation chilienne : une expérience riche d’enseignements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des normes SPS sur les contrats d’exportation longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Florêncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disponible en version française et en version anglaise. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788826v1</w:t>
+                <w:t xml:space="preserve">hal-02789949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5253,51 +5253,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-firm contracts in the international perishable products trade: The case of Chilean fruit exports through the lens of transaction cost economics and institutional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5493,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>