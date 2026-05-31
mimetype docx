--- v3 (2026-05-09)
+++ v4 (2026-05-31)
@@ -303,230 +303,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalé Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252263v1</w:t>
+                <w:t xml:space="preserve">hal-05175638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of young people in French wine cooperatives and wine merchants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yalé Koudou</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175638v1</w:t>
+                <w:t xml:space="preserve">hal-05252263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
               </w:r>
@@ -614,204 +614,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, sustainability in the agri-food chains: emphasis on fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AL-INVEST Verde Fruit Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Online, Chile</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302880v1</w:t>
+                <w:t xml:space="preserve">hal-04428994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traceability, sustainability in the agri-food chains: emphasis on fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">AL-INVEST Verde Fruit Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Online, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428994v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
@@ -2718,481 +2718,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and sustainability-oriented innovations in wine firms: A qualitative study in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+                <w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Blili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abou Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324182v1</w:t>
+                <w:t xml:space="preserve">hal-05301963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governance and sustainability-oriented innovations in wine firms: A qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS1, pp.60</w:t>
+              <w:t xml:space="preserve">, 2025, HS1, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324002v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HS1, pp.60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246932v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the economic impact of insect pollination on the agricultural sector: A department-level case study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Abou Nader</w:t>
+                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Harbouze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.100944. </w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apce.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301963v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood chain characteristics and sustainability signalling</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233; Koudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ceccaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez  Lizarraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Flor&#234;ncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Demaria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1242.41" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abou Nader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harbouze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Codron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez Lizarraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1474-7979(2013)0000024011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>