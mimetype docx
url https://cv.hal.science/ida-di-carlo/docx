--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -583,697 +583,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04676498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
+                <w:t xml:space="preserve">Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+                <w:t xml:space="preserve">Subhajit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107287⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.118767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501907v1</w:t>
+                <w:t xml:space="preserve">insu-04603543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhajit Ghosh</w:t>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 640, pp.118767. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.107287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04603543v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
+                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Rajič</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
+              <w:t xml:space="preserve">, 2023, 869, pp.230126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04087580v1</w:t>
+                <w:t xml:space="preserve">insu-04304094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
+                <w:t xml:space="preserve">Highly transparent Ce3+,Cr3+ co-doped GYAGG single crystals with enhanced persistent luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Teresa Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04304094v1</w:t>
+                <w:t xml:space="preserve">insu-04043838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent Ce3+,Cr3+ co-doped GYAGG single crystals with enhanced persistent luminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rytz</w:t>
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Cai</w:t>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04043838v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales and mechanisms of paroxysm initiation at Stromboli volcano, Aeolian Islands, Italy</w:t>
               </w:r>
@@ -1634,1195 +1634,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04026966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
+                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mollé</w:t>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870357v1</w:t>
+                <w:t xml:space="preserve">hal-03554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water solubility in trachytic and pantelleritic melts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S2), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03429252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giulia Palazzin</w:t>
+                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03162829v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Palazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554091v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03162829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Morizet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">John C. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02623220v1</w:t>
+                <w:t xml:space="preserve">insu-02945123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 550, pp.119676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02545374v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Larre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092892v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02545374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Chloé Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02945123v1</w:t>
+                <w:t xml:space="preserve">insu-03092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR–FTIR Spectral Analysis and Soluble Components of PM10 And PM2.5 Particulate Matter over the Urban Area of Palermo (Italy) during Normal Days and Saharan Events</w:t>
               </w:r>
@@ -2919,957 +2919,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03469364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles and trace elements content in melt inclusions from the zoned Green Tuff ignimbrite (Pantelleria, Sicily): petrological inferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Ciulla</w:t>
+                <w:t xml:space="preserve">Nunzia Romengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-7671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.559 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03448443v1</w:t>
+                <w:t xml:space="preserve">insu-01882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Volatiles and trace elements content in melt inclusions from the zoned Green Tuff ignimbrite (Pantelleria, Sicily): petrological inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ciulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunzia Romengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (3), pp.559 - 588. </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (Vol 61 (2018)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-7671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01882460v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new set of standards for in-situ measurement of bromine abundances in natural silicate glasses: application to SR-XRF, LA-ICP-MS and SIMS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ory</w:t>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.38-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 452, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01505223v1</w:t>
+                <w:t xml:space="preserve">insu-01438833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622574v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01505223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zajack Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01396868v1</w:t>
+                <w:t xml:space="preserve">insu-01622574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.399-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01518297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of standards for in-situ measurement of bromine abundances in natural silicate glasses: application to SR-XRF, LA-ICP-MS and SIMS techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 452, pp.60-70. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01438833v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sulfur on the glass transition temperature in anorthite-diopside eutectic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,64 +4115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Pompilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4904,90 +4904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristijan Rajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5366,64 +5366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM and µ-Raman characterization of electron beam damages on fluor-apatites : Implication for EPMA analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2014 : 11th EMAS Regional Workshop on ELECTRON PROBE MICROANALYSIS OF MATERIALS TODAY - PRACTICAL ASPECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6103,51 +6103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DF2CB52"/>
+    <w:nsid w:val="D2855DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ida-di-carlo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7029-1147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04043838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.75" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Varrica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamburo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vultaggio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.01.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00109864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ida-di-carlo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7029-1147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04043838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Varrica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamburo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vultaggio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C White" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciulla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7671" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.01.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00109864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>