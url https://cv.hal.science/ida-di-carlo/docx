--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -583,697 +583,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04676498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws</w:t>
+                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhajit Ghosh</w:t>
+                <w:t xml:space="preserve">Nourhane Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118767⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.107287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04603543v1</w:t>
+                <w:t xml:space="preserve">hal-04501907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrihydrite coating on kaolinite assisted by ultrasound for improving Cr(VI) adsorption in aqueous solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Subhajit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 250, pp.107287. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.118767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501907v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04603543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
+                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 869, pp.230126. </w:t>
+              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04304094v1</w:t>
+                <w:t xml:space="preserve">insu-04087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent Ce3+,Cr3+ co-doped GYAGG single crystals with enhanced persistent luminescence</w:t>
+                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Delgado</w:t>
+                <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rytz</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Cai</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.249⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 869, pp.230126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04043838v1</w:t>
+                <w:t xml:space="preserve">insu-04304094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly transparent Ce3+,Cr3+ co-doped GYAGG single crystals with enhanced persistent luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Rajič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04087580v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04043838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales and mechanisms of paroxysm initiation at Stromboli volcano, Aeolian Islands, Italy</w:t>
               </w:r>
@@ -1634,1195 +1634,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04026966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
+                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554091v1</w:t>
+                <w:t xml:space="preserve">hal-03870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water solubility in trachytic and pantelleritic melts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S2), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03429252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Palazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870357v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03162829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03162829v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 550, pp.119676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02945123v1</w:t>
+                <w:t xml:space="preserve">insu-02623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ory</w:t>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02623220v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02545374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02545374v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Larre</w:t>
+                <w:t xml:space="preserve">John C. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03092892v1</w:t>
+                <w:t xml:space="preserve">insu-02945123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR–FTIR Spectral Analysis and Soluble Components of PM10 And PM2.5 Particulate Matter over the Urban Area of Palermo (Italy) during Normal Days and Saharan Events</w:t>
               </w:r>
@@ -2919,957 +2919,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03469364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Volatiles and trace elements content in melt inclusions from the zoned Green Tuff ignimbrite (Pantelleria, Sicily): petrological inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunzia Romengo</w:t>
+                <w:t xml:space="preserve">John C White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ciulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (Vol 61 (2018)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-7671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01882460v1</w:t>
+                <w:t xml:space="preserve">insu-03448443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles and trace elements content in melt inclusions from the zoned Green Tuff ignimbrite (Pantelleria, Sicily): petrological inferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Ciulla</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Romengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (Vol 61 (2018)), </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.559 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-7671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03448443v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of standards for in-situ measurement of bromine abundances in natural silicate glasses: application to SR-XRF, LA-ICP-MS and SIMS techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cadoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Aiuppa</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 452, pp.60-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01438833v1</w:t>
+                <w:t xml:space="preserve">insu-01505223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ory</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zajack Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01505223v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622574v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01518297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Ferraina</w:t>
+                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01518297v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new set of standards for in-situ measurement of bromine abundances in natural silicate glasses: application to SR-XRF, LA-ICP-MS and SIMS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 452, pp.60-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01396868v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01438833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sulfur on the glass transition temperature in anorthite-diopside eutectic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,64 +4115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Pompilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Oriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4904,90 +4904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristijan Rajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5366,64 +5366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM and µ-Raman characterization of electron beam damages on fluor-apatites : Implication for EPMA analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2014 : 11th EMAS Regional Workshop on ELECTRON PROBE MICROANALYSIS OF MATERIALS TODAY - PRACTICAL ASPECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6103,51 +6103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2855DAF"/>
+    <w:nsid w:val="CFE17482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ida-di-carlo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7029-1147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04043838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Varrica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamburo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vultaggio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C White" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciulla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7671" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.01.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00109864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ida-di-carlo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7029-1147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04043838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.75" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Varrica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tamburo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vultaggio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16142507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.01.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01011944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00109864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>