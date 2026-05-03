--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -396,51 +396,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fibre reinforced polyamide. Part II: Fatigue life estimation</w:t>
+                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
@@ -462,102 +462,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp 382 - 389, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778281v1</w:t>
+                <w:t xml:space="preserve">hal-00778277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
+                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fibre reinforced polyamide. Part II: Fatigue life estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
@@ -579,78 +579,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp 382 - 389, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778277v1</w:t>
+                <w:t xml:space="preserve">hal-00778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the influence of temperature and relative humidity on the time-dependent mechanical behaviour of a short glass fibre reinforced polyamide</w:t>
               </w:r>
@@ -1142,176 +1142,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493887v1</w:t>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mainnemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
@@ -1346,198 +1346,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delattre</w:t>
+                <w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashanth Santharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Chenadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Chenadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>