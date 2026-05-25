--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1142,51 +1142,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mainnemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
@@ -1221,97 +1221,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mainnemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
@@ -1346,73 +1346,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Chenadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Chenadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>