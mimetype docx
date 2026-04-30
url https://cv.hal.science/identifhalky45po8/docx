--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -172,724 +172,724 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressors met by quarantined French students during the covid-19 pandemic. Their links with depression and sleep disorders.</w:t>
+                <w:t xml:space="preserve">What promotes post traumatic growth? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Truchot</w:t>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Andela</w:t>
+                <w:t xml:space="preserve">D. Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Takhiart</w:t>
+                <w:t xml:space="preserve">Amy Canevello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 294, pp.54-59. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.100195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642547v1</w:t>
+                <w:t xml:space="preserve">hal-03642872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What promotes post traumatic growth? A systematic review</w:t>
+                <w:t xml:space="preserve">Stressors met by quarantined French students during the covid-19 pandemic. Their links with depression and sleep disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Henson</w:t>
+                <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Truchot</w:t>
+                <w:t xml:space="preserve">Marie Andela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Canevello</w:t>
+                <w:t xml:space="preserve">Habiba Takhiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.100195. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.54-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642872v1</w:t>
+                <w:t xml:space="preserve">hal-03642547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation soignant–soigné dans la littérature académique : tendances générales, limites et perspectives futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work Environment and Elderly Abuse in Nursing Homes: The Mediating Role of Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Genet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Truchot</w:t>
+                <w:t xml:space="preserve">Virginie Huguenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (11-12), pp.5709-5729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0886260518803606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03643542v1</w:t>
+                <w:t xml:space="preserve">halshs-03643534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work Environment and Elderly Abuse in Nursing Homes: The Mediating Role of Burnout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La relation soignant–soigné dans la littérature académique : tendances générales, limites et perspectives futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huguenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (11-12), pp.5709-5729. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (2), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0886260518803606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03643534v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors burden in workers with acute cerebro- or cardiovascular events: A multidisciplinary prospective pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Job demands, emotional dissonance and elderly abuse: The moderating role of organizational resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huguenotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elder Abuse and Neglect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.368-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08946566.2018.1514343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975147v1</w:t>
+                <w:t xml:space="preserve">halshs-03643531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job demands, emotional dissonance and elderly abuse: The moderating role of organizational resources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychosocial factors burden in workers with acute cerebro- or cardiovascular events: A multidisciplinary prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elder Abuse and Neglect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (5), pp.368-384. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08946566.2018.1514343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03643531v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout and hopelessness among farmers: The Farmers Stressors Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (8), pp.859-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the Gabonese version of the horizontal and vertical individualism and collectivism scale among employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadie Judicaëlle Pambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,64 +1027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of distributive and procedural justice on burnout: does it affect French and German teachers differently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Culture and Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.276-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,64 +1118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maslach Burnout Inventory – Human Services Survey (MBI-HSS): factor structure, wording effect and psychometric qualities of known problematic items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Borteyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,382 +1229,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job stressors and burnout in hospitals: The mediating role of emotional dissonance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suicidal tendency, physical health problems and addictive behaviours among general practitioners: their relationship with burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot van Der Doef</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Borteyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000013⟩</w:t>
+              <w:t xml:space="preserve">Work and Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.173-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678373.2016.1171806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648381v1</w:t>
+                <w:t xml:space="preserve">halshs-03649266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal tendency, physical health problems and addictive behaviours among general practitioners: their relationship with burnout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emotional Dissonance and Burnout: The Moderating Role of Team Reflexivity and Re-Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Andela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Borteyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work and Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678373.2016.1171806⟩</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (3), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.2695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649266v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Dissonance and Burnout: The Moderating Role of Team Reflexivity and Re-Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Job stressors and burnout in hospitals: The mediating role of emotional dissonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot van Der Doef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (3), pp.179-189. </w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.298-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.2695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/str0000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649210v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of self-consciousness and emotion regulation strategies in health care workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Andela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (1), pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le burn-out des médecins généralistes : influence de l'iniquité perçue et de l'orientation communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (6), pp.422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1748,228 +1748,228 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial factors burden in workers with acute cerebro- or cardiovascular events: A multidisciplinary prospective pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Europrevent European Association of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975457v1</w:t>
+                <w:t xml:space="preserve">hal-01975376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial factors burden in workers with acute cerebro- or cardiovascular events: A multidisciplinary prospective pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Journées Européennes de la Société Française de Cardiologie (JE SFC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
@@ -1998,146 +1998,146 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial factors burden in workers with acute cerebro- or cardiovascular events: A multidisciplinary prospective pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Europrevent European Association of Preventive Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">European Society of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975376v1</w:t>
+                <w:t xml:space="preserve">hal-01975457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2155,51 +2155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workaholisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations.110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations.110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Takhiart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Canevello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huguenotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518803606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bejot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Giroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08946566.2018.1514343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-018-1528-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadie Judica&#235;lle Pambo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1389965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1300592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.802.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot van Der Doef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2016.1171806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2695" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/20.16.PR0.115c17z4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642872v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truchot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Canevello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642547v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Takhiart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.06.059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huguenotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518803606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08946566.2018.1514343" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bejot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Giroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-018-1528-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadie Judica&#235;lle Pambo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ansel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1389965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1300592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.802.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2016.1171806" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2695" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot van Der Doef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/20.16.PR0.115c17z4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>