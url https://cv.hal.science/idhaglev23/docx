--- v0 (2026-03-13)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Levécot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences honoraire Sorbonne Nouvelle Membre du CREPAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis uma história… de Olga Gonçalves : voyage au bout de la nuit migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.055.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du labyrinthe dans As Terras do Risco de Agustina Bessa-Luís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v119i1.24568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit épiphanique de la fille de Walter (em &amp;quot;Vale da Paixão&amp;quot; de Lidia Jorge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kdy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARNIVALIZATION OF THE REVOLUTION IN FADO ALEXANDRINO BY ANTÓNIO LOBO ANTUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamorfoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discos voadores e outros sonhos insaciados na obra de Maria Judite de Carvalho”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da Eva </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie secrète de Dona Alberti »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Âges / Idades (54), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.054.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, décolonisateur de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, José Saramago, création, dialogue et critique, 7S, pp.SP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“José Saramago, décolonisateur de la pensée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la statue à la pierre selon José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pierres/Pedras, 51, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, descolonizador do pensamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camoes, Revista de Letras e Culturas Lusofonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Saramago: presente e futuro, 27, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago», in Revista de Estudos Literários n°12, Coord. Carlos Reis, Ana Paula Arnaut, Sara Grünhagen, Centro de Literatura Portuguesa, Faculdade de Letras de Coimbra, 2022, p. 19-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-847X_12_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.“Dix années d’études africaines dans les universités françaises”, in Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021, p. 237-248.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’Afrique(s), universalisme et pensée décoloniale, Souleymane Bachir Diagne et Jean-Loup-Amselle, Albin Michel, 2018, in Littératures Africaines d’Expression Portugaise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncios articulados de Lídia Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance secrète de Fradique Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Correspondances/ Correspondências, 46, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.046.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible femme-lionne : une allégorie de la peur selon Mia Couto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•O Invisível, Rui Lage (Lisbonne, Editorial Gradiva, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (45), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pele branca, máscaras negras em O Esplendor de Portugal de António Lobo Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Convergência Lusíada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (43), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37508/rcl.2020.n43a364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année où Pigafetta boucla son tour du monde, de Luís Cardoso, (Trad. Catherine Dumas, Editions-jentayu Paris, 2019), in Sigila n°44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense du secret, Anne Dufourmantelle, (Rivages Poche, Petite Bibliothèque, 2019), in Sigila, n°44, automne-hiver 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences articulés entre Lídia Jorge et Graça Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Secrets de fabrication, 2 (44), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Revaloriser les oubliés de l’Histoire : un combat littéraire de José Saramago », in « L’anonyme / O anónimo », Sigila, n°43, Gris-France, Paris, 2019, p. 75-85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Traduction culturelle dans l’oeuvre de Mia Couto”, in Hispanismes, Revue de la Société des Hispanismes Français, Hors-série n°2 “Traduire d’une culture à l’autre”, Février 2019, p. 227-238. https://www.hispanistes.fr/images/PDF/HispanismeS/HS2/17.Article-LEVECOT-Agnes.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« Lusitânia de Almeida Faria: um romance epistolar que cruza ficção historiográfica com testemunho autobiográfico », Revista Abril, UFF, Vol. 11, N°22, Jan.-Jun. 2019, p. 15-26. http://periodicos.uff.br/revistaabril/article/view/29979/17520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Abril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memórias Secretas de Mário Cláudio, in Colóquio Letras n°200, Janeiro/Abril 2019, p. 240-243.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourpre voix de Adão Contreiras, (Trad. Catherine Dumas, Cahiers de poésie bilingue 7, Presses de la Sorbonne Nouvelle, 2018), in Sigila n°43, p. 172-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Júlio Pomar: la métamorphose en perspective », in « Métamorphoses / Metamorfoses », Sigila n°42, Gris-France, Paris, 2018, p. 21-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d'expression portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°21, 2021, Cahiers du CREPAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma guerra sem fim, &amp;quot;Se o Passado não tivesse Asas&amp;quot;, de Pepetela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Até que um dia não havera' mais amanhã". Configurações da guerra e da resistência em filosofia, na literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, May 2023, Lisboa / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nuit épiphanique de la fille de Walter » dans la Couverture du Soldat de Lídia Jorge », XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit dans le monde ibérique et latino-américain. XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022 [10 juin 2022].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Arras Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction critique d’une histoire angolaise récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-options pour l'Agrégation Externe d'Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Feb 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysage macanais dans A China ao Lado de Maria Ondina Braga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Femmes écrivaines portugaises pendant la dictature militaire et État Nouveau (1926-1974), Org. CRILUS et Chaire Lindley Cintra, Camões, I. P., Université Paris Nanterre, 24 février 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soucoupes volantes et autres rêves inassouvis, dans l'oeuvre de Maria Judite de Carvalho »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ecrivaines portugaises pendant la dictature militaire et l’État Nouveau ». Journée d’études Maria Judite de Carvalho : les frontières de l’humain face aux débris du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legs intellectuel et matériel de Solange Parvaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« République des Lettres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Revoada de pássaros em Valmares: sonho identitário da filha de Walter”, 15 e 16 de setembro de 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional O poder da imagem na obra de Lídia Jorge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Université de Genève – Cátedra Lídia Jorge,, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions, Sur invitation de l’Université de Genève, 27 avril 2020 (intervention enregistrée et divulguée par Internet, en de la pandémie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fernanda Botelho, Xerazade dos anos 60 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional Ver/Rever a Escrita de Mulheres em Portugal (1926-1975), Faculdade de Ciências Sociais e Humanas (Nova FCHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbonne., Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CREPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman portugais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, pp.327, 2009, 978-2-296-08567-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Botelho, Xerazade dos anos 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Manuel da Costa Esteves; Isabel Henriques de Jesus; Teresa Sousa de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2023, Escritoras portuguesas no tempo da Ditadura Militar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Araujo da Silva; Maria Araujo da Silva; Fernando Curopos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l'enseignement du Portugais dans l'université française, Sorbonne 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions hispaniques Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2021, Editions Hispaniques, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur”, Collaboration M. De Lourdes Crispim, J. Manuel da Costa Esteves, Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel da Costa Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’enseignement du Portugais dans l’université française, Sorbonne 1919-2019, Dir. M. H. Araújo da Silva, M. Araújo da Silva, Fernando Curopos, Éditions Hispaniques, Université Paris-Sorbonne, Paris, Janvier 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d’études africaines dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers du CREPAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-248, 2021, Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres,, 972-2-37906-077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Memórias individualizadas no romance português do pós-25 de Abril », in A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra, 2020, p. 407-424. http://repositorio.uportu.pt/jspui/bitstream/11328/3055/1/eBook%20A%20Escrita%20do%20Eu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tocata para dois Clarins : do EU autobiográfico à metaficção historiográfica », in Vida e Obra de Mário Cláudio, Fundação Eng. António de Almeida e Universidade da Beira Interior, 2018, p. 47-62. http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida e Obra de Mário Cláudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusofonia.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-972-8012-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De que les dessins ne montrent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jogo honesto/ Jeu honnête (Extrait de Uma Dor Tão Desigual), Nuno camarneiro, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pequenas doenças da eternidade / Les petites maladies de l’éternité (extrait de O Caçador de Elefantes Invisíveis), Mia Couto, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 188.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo/ Secret, José Craveirinha, in Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol invictus/ Sol invictus, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cura pela palavra/ Les mots qui guérissent, José Eduardo Agualusa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 53.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse solar/ Éclipse solaire, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro do Desassossego/Le Livre de l’intranquillité, Fernando Pessoa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência/ Transparence, Gastão Cruz, (Extrait de Uma Dor Tão Desigual), in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancelamento do eclipse / Annulation de l’éclipse, Ondjaki, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro de deslembramento de Ondjaki, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourenço na Paisagem/ Lourenço dans le paysage, (Hommage à Eduardo Lourenço), Lídia Jorge, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de Cadernos de Memórias Coloniais / Carnet de Mémoires Coloniales, de Isabela Figueiredo, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 73.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palavra-Passe/Mot de passe, Maurício Vieira, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en armes, Histoires de luttes dans le Portugal de la Dictature (1970-1974), Isabel Lindim, avec la collaboration d’Isabel do Carmo, Trad. Agnès Levécot et Roger Claustre, Ed. Agone, Marseille, Juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncio aí/Attention, silence, Paulo Iumatti & Álvaro Faleiros, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que vemos… Gonçalo M. Tavares, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de Martina/ Lettres de Martina, Mia Couto, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miopia/ Myopie, Luís Quintais, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mistério/ Le mystère, Lídia Jorge, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando digo que a arte…/ Lorsque je dis que l’art…, Rui Chafes, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 60.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a pele/ Sous la peau, Rui Chafes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vejam bem/Voyez donc, poème de José Afonso, in Revista Sigila, « L’anonyme/ O anónimo », Printemps-Été 2019, n°43, p. 158.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeleta/Omelette, poème de Nuno Júdice, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os computadores e eu/ Les ordinateurs et moi, chronique de António Lobo Antunes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur du temps. Un certain regard sur le roman portugais du dernier quart du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05085691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Levécot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences honoraire Sorbonne Nouvelle Membre du CREPAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit épiphanique de la fille de Walter (em &amp;quot;Vale da Paixão&amp;quot; de Lidia Jorge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kdy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du labyrinthe dans As Terras do Risco de Agustina Bessa-Luís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v119i1.24568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.055.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis uma história… de Olga Gonçalves : voyage au bout de la nuit migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie secrète de Dona Alberti »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Âges / Idades (54), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.054.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discos voadores e outros sonhos insaciados na obra de Maria Judite de Carvalho”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da Eva </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARNIVALIZATION OF THE REVOLUTION IN FADO ALEXANDRINO BY ANTÓNIO LOBO ANTUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamorfoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“José Saramago, décolonisateur de la pensée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la statue à la pierre selon José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pierres/Pedras, 51, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, décolonisateur de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, José Saramago, création, dialogue et critique, 7S, pp.SP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, descolonizador do pensamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camoes, Revista de Letras e Culturas Lusofonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Saramago: presente e futuro, 27, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago», in Revista de Estudos Literários n°12, Coord. Carlos Reis, Ana Paula Arnaut, Sara Grünhagen, Centro de Literatura Portuguesa, Faculdade de Letras de Coimbra, 2022, p. 19-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-847X_12_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.“Dix années d’études africaines dans les universités françaises”, in Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021, p. 237-248.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible femme-lionne : une allégorie de la peur selon Mia Couto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncios articulados de Lídia Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’Afrique(s), universalisme et pensée décoloniale, Souleymane Bachir Diagne et Jean-Loup-Amselle, Albin Michel, 2018, in Littératures Africaines d’Expression Portugaise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance secrète de Fradique Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Correspondances/ Correspondências, 46, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.046.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•O Invisível, Rui Lage (Lisbonne, Editorial Gradiva, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (45), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pele branca, máscaras negras em O Esplendor de Portugal de António Lobo Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Convergência Lusíada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (43), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37508/rcl.2020.n43a364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Revaloriser les oubliés de l’Histoire : un combat littéraire de José Saramago », in « L’anonyme / O anónimo », Sigila, n°43, Gris-France, Paris, 2019, p. 75-85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences articulés entre Lídia Jorge et Graça Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Secrets de fabrication, 2 (44), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Traduction culturelle dans l’oeuvre de Mia Couto”, in Hispanismes, Revue de la Société des Hispanismes Français, Hors-série n°2 “Traduire d’une culture à l’autre”, Février 2019, p. 227-238. https://www.hispanistes.fr/images/PDF/HispanismeS/HS2/17.Article-LEVECOT-Agnes.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« Lusitânia de Almeida Faria: um romance epistolar que cruza ficção historiográfica com testemunho autobiográfico », Revista Abril, UFF, Vol. 11, N°22, Jan.-Jun. 2019, p. 15-26. http://periodicos.uff.br/revistaabril/article/view/29979/17520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Abril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memórias Secretas de Mário Cláudio, in Colóquio Letras n°200, Janeiro/Abril 2019, p. 240-243.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourpre voix de Adão Contreiras, (Trad. Catherine Dumas, Cahiers de poésie bilingue 7, Presses de la Sorbonne Nouvelle, 2018), in Sigila n°43, p. 172-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année où Pigafetta boucla son tour du monde, de Luís Cardoso, (Trad. Catherine Dumas, Editions-jentayu Paris, 2019), in Sigila n°44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense du secret, Anne Dufourmantelle, (Rivages Poche, Petite Bibliothèque, 2019), in Sigila, n°44, automne-hiver 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Júlio Pomar: la métamorphose en perspective », in « Métamorphoses / Metamorfoses », Sigila n°42, Gris-France, Paris, 2018, p. 21-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d'expression portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°21, 2021, Cahiers du CREPAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma guerra sem fim, &amp;quot;Se o Passado não tivesse Asas&amp;quot;, de Pepetela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Até que um dia não havera' mais amanhã". Configurações da guerra e da resistência em filosofia, na literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, May 2023, Lisboa / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nuit épiphanique de la fille de Walter » dans la Couverture du Soldat de Lídia Jorge », XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit dans le monde ibérique et latino-américain. XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022 [10 juin 2022].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Arras Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction critique d’une histoire angolaise récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-options pour l'Agrégation Externe d'Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Feb 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysage macanais dans A China ao Lado de Maria Ondina Braga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Femmes écrivaines portugaises pendant la dictature militaire et État Nouveau (1926-1974), Org. CRILUS et Chaire Lindley Cintra, Camões, I. P., Université Paris Nanterre, 24 février 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legs intellectuel et matériel de Solange Parvaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« République des Lettres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Revoada de pássaros em Valmares: sonho identitário da filha de Walter”, 15 e 16 de setembro de 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional O poder da imagem na obra de Lídia Jorge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Université de Genève – Cátedra Lídia Jorge,, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soucoupes volantes et autres rêves inassouvis, dans l'oeuvre de Maria Judite de Carvalho »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ecrivaines portugaises pendant la dictature militaire et l’État Nouveau ». Journée d’études Maria Judite de Carvalho : les frontières de l’humain face aux débris du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions, Sur invitation de l’Université de Genève, 27 avril 2020 (intervention enregistrée et divulguée par Internet, en de la pandémie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fernanda Botelho, Xerazade dos anos 60 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional Ver/Rever a Escrita de Mulheres em Portugal (1926-1975), Faculdade de Ciências Sociais e Humanas (Nova FCHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbonne., Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CREPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman portugais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, pp.327, 2009, 978-2-296-08567-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Botelho, Xerazade dos anos 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Manuel da Costa Esteves; Isabel Henriques de Jesus; Teresa Sousa de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2023, Escritoras portuguesas no tempo da Ditadura Militar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Araujo da Silva; Maria Araujo da Silva; Fernando Curopos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l'enseignement du Portugais dans l'université française, Sorbonne 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions hispaniques Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2021, Editions Hispaniques, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur”, Collaboration M. De Lourdes Crispim, J. Manuel da Costa Esteves, Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel da Costa Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’enseignement du Portugais dans l’université française, Sorbonne 1919-2019, Dir. M. H. Araújo da Silva, M. Araújo da Silva, Fernando Curopos, Éditions Hispaniques, Université Paris-Sorbonne, Paris, Janvier 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d’études africaines dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers du CREPAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-248, 2021, Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres,, 972-2-37906-077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Memórias individualizadas no romance português do pós-25 de Abril », in A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra, 2020, p. 407-424. http://repositorio.uportu.pt/jspui/bitstream/11328/3055/1/eBook%20A%20Escrita%20do%20Eu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tocata para dois Clarins : do EU autobiográfico à metaficção historiográfica », in Vida e Obra de Mário Cláudio, Fundação Eng. António de Almeida e Universidade da Beira Interior, 2018, p. 47-62. http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida e Obra de Mário Cláudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusofonia.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-972-8012-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De que les dessins ne montrent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cura pela palavra/ Les mots qui guérissent, José Eduardo Agualusa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 53.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse solar/ Éclipse solaire, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro do Desassossego/Le Livre de l’intranquillité, Fernando Pessoa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo/ Secret, José Craveirinha, in Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol invictus/ Sol invictus, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jogo honesto/ Jeu honnête (Extrait de Uma Dor Tão Desigual), Nuno camarneiro, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pequenas doenças da eternidade / Les petites maladies de l’éternité (extrait de O Caçador de Elefantes Invisíveis), Mia Couto, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 188.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancelamento do eclipse / Annulation de l’éclipse, Ondjaki, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência/ Transparence, Gastão Cruz, (Extrait de Uma Dor Tão Desigual), in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de Cadernos de Memórias Coloniais / Carnet de Mémoires Coloniales, de Isabela Figueiredo, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 73.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourenço na Paisagem/ Lourenço dans le paysage, (Hommage à Eduardo Lourenço), Lídia Jorge, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en armes, Histoires de luttes dans le Portugal de la Dictature (1970-1974), Isabel Lindim, avec la collaboration d’Isabel do Carmo, Trad. Agnès Levécot et Roger Claustre, Ed. Agone, Marseille, Juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palavra-Passe/Mot de passe, Maurício Vieira, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro de deslembramento de Ondjaki, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de Martina/ Lettres de Martina, Mia Couto, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que vemos… Gonçalo M. Tavares, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miopia/ Myopie, Luís Quintais, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mistério/ Le mystère, Lídia Jorge, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando digo que a arte…/ Lorsque je dis que l’art…, Rui Chafes, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 60.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncio aí/Attention, silence, Paulo Iumatti & Álvaro Faleiros, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vejam bem/Voyez donc, poème de José Afonso, in Revista Sigila, « L’anonyme/ O anónimo », Printemps-Été 2019, n°43, p. 158.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeleta/Omelette, poème de Nuno Júdice, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os computadores e eu/ Les ordinateurs et moi, chronique de António Lobo Antunes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a pele/ Sous la peau, Rui Chafes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur du temps. Un certain regard sur le roman portugais du dernier quart du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05085691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.055.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v119i1.24568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kdy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_12_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03921966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.046.0073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37508/rcl.2020.n43a364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04535736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1305741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v119i1.24568" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.055.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_12_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03921966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.046.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37508/rcl.2020.n43a364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04535736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1305741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>