--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Levécot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences honoraire Sorbonne Nouvelle Membre du CREPAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit épiphanique de la fille de Walter (em &amp;quot;Vale da Paixão&amp;quot; de Lidia Jorge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kdy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du labyrinthe dans As Terras do Risco de Agustina Bessa-Luís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v119i1.24568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.055.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis uma história… de Olga Gonçalves : voyage au bout de la nuit migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie secrète de Dona Alberti »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Âges / Idades (54), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.054.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discos voadores e outros sonhos insaciados na obra de Maria Judite de Carvalho”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da Eva </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARNIVALIZATION OF THE REVOLUTION IN FADO ALEXANDRINO BY ANTÓNIO LOBO ANTUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamorfoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“José Saramago, décolonisateur de la pensée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la statue à la pierre selon José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pierres/Pedras, 51, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, décolonisateur de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, José Saramago, création, dialogue et critique, 7S, pp.SP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, descolonizador do pensamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camoes, Revista de Letras e Culturas Lusofonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Saramago: presente e futuro, 27, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago», in Revista de Estudos Literários n°12, Coord. Carlos Reis, Ana Paula Arnaut, Sara Grünhagen, Centro de Literatura Portuguesa, Faculdade de Letras de Coimbra, 2022, p. 19-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-847X_12_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.“Dix années d’études africaines dans les universités françaises”, in Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021, p. 237-248.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible femme-lionne : une allégorie de la peur selon Mia Couto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncios articulados de Lídia Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’Afrique(s), universalisme et pensée décoloniale, Souleymane Bachir Diagne et Jean-Loup-Amselle, Albin Michel, 2018, in Littératures Africaines d’Expression Portugaise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance secrète de Fradique Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Correspondances/ Correspondências, 46, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.046.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•O Invisível, Rui Lage (Lisbonne, Editorial Gradiva, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (45), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pele branca, máscaras negras em O Esplendor de Portugal de António Lobo Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Convergência Lusíada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (43), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37508/rcl.2020.n43a364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Revaloriser les oubliés de l’Histoire : un combat littéraire de José Saramago », in « L’anonyme / O anónimo », Sigila, n°43, Gris-France, Paris, 2019, p. 75-85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences articulés entre Lídia Jorge et Graça Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Secrets de fabrication, 2 (44), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Traduction culturelle dans l’oeuvre de Mia Couto”, in Hispanismes, Revue de la Société des Hispanismes Français, Hors-série n°2 “Traduire d’une culture à l’autre”, Février 2019, p. 227-238. https://www.hispanistes.fr/images/PDF/HispanismeS/HS2/17.Article-LEVECOT-Agnes.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« Lusitânia de Almeida Faria: um romance epistolar que cruza ficção historiográfica com testemunho autobiográfico », Revista Abril, UFF, Vol. 11, N°22, Jan.-Jun. 2019, p. 15-26. http://periodicos.uff.br/revistaabril/article/view/29979/17520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Abril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memórias Secretas de Mário Cláudio, in Colóquio Letras n°200, Janeiro/Abril 2019, p. 240-243.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourpre voix de Adão Contreiras, (Trad. Catherine Dumas, Cahiers de poésie bilingue 7, Presses de la Sorbonne Nouvelle, 2018), in Sigila n°43, p. 172-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année où Pigafetta boucla son tour du monde, de Luís Cardoso, (Trad. Catherine Dumas, Editions-jentayu Paris, 2019), in Sigila n°44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense du secret, Anne Dufourmantelle, (Rivages Poche, Petite Bibliothèque, 2019), in Sigila, n°44, automne-hiver 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Júlio Pomar: la métamorphose en perspective », in « Métamorphoses / Metamorfoses », Sigila n°42, Gris-France, Paris, 2018, p. 21-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d'expression portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°21, 2021, Cahiers du CREPAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma guerra sem fim, &amp;quot;Se o Passado não tivesse Asas&amp;quot;, de Pepetela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Até que um dia não havera' mais amanhã". Configurações da guerra e da resistência em filosofia, na literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, May 2023, Lisboa / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nuit épiphanique de la fille de Walter » dans la Couverture du Soldat de Lídia Jorge », XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit dans le monde ibérique et latino-américain. XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022 [10 juin 2022].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Arras Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction critique d’une histoire angolaise récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-options pour l'Agrégation Externe d'Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Feb 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysage macanais dans A China ao Lado de Maria Ondina Braga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Femmes écrivaines portugaises pendant la dictature militaire et État Nouveau (1926-1974), Org. CRILUS et Chaire Lindley Cintra, Camões, I. P., Université Paris Nanterre, 24 février 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legs intellectuel et matériel de Solange Parvaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« République des Lettres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Revoada de pássaros em Valmares: sonho identitário da filha de Walter”, 15 e 16 de setembro de 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional O poder da imagem na obra de Lídia Jorge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Université de Genève – Cátedra Lídia Jorge,, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soucoupes volantes et autres rêves inassouvis, dans l'oeuvre de Maria Judite de Carvalho »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ecrivaines portugaises pendant la dictature militaire et l’État Nouveau ». Journée d’études Maria Judite de Carvalho : les frontières de l’humain face aux débris du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions, Sur invitation de l’Université de Genève, 27 avril 2020 (intervention enregistrée et divulguée par Internet, en de la pandémie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fernanda Botelho, Xerazade dos anos 60 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional Ver/Rever a Escrita de Mulheres em Portugal (1926-1975), Faculdade de Ciências Sociais e Humanas (Nova FCHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbonne., Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CREPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman portugais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, pp.327, 2009, 978-2-296-08567-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Botelho, Xerazade dos anos 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Manuel da Costa Esteves; Isabel Henriques de Jesus; Teresa Sousa de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2023, Escritoras portuguesas no tempo da Ditadura Militar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Araujo da Silva; Maria Araujo da Silva; Fernando Curopos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l'enseignement du Portugais dans l'université française, Sorbonne 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions hispaniques Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2021, Editions Hispaniques, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur”, Collaboration M. De Lourdes Crispim, J. Manuel da Costa Esteves, Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel da Costa Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’enseignement du Portugais dans l’université française, Sorbonne 1919-2019, Dir. M. H. Araújo da Silva, M. Araújo da Silva, Fernando Curopos, Éditions Hispaniques, Université Paris-Sorbonne, Paris, Janvier 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d’études africaines dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers du CREPAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-248, 2021, Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres,, 972-2-37906-077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Memórias individualizadas no romance português do pós-25 de Abril », in A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra, 2020, p. 407-424. http://repositorio.uportu.pt/jspui/bitstream/11328/3055/1/eBook%20A%20Escrita%20do%20Eu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tocata para dois Clarins : do EU autobiográfico à metaficção historiográfica », in Vida e Obra de Mário Cláudio, Fundação Eng. António de Almeida e Universidade da Beira Interior, 2018, p. 47-62. http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida e Obra de Mário Cláudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusofonia.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-972-8012-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De que les dessins ne montrent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cura pela palavra/ Les mots qui guérissent, José Eduardo Agualusa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 53.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse solar/ Éclipse solaire, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro do Desassossego/Le Livre de l’intranquillité, Fernando Pessoa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo/ Secret, José Craveirinha, in Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol invictus/ Sol invictus, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jogo honesto/ Jeu honnête (Extrait de Uma Dor Tão Desigual), Nuno camarneiro, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pequenas doenças da eternidade / Les petites maladies de l’éternité (extrait de O Caçador de Elefantes Invisíveis), Mia Couto, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 188.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancelamento do eclipse / Annulation de l’éclipse, Ondjaki, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência/ Transparence, Gastão Cruz, (Extrait de Uma Dor Tão Desigual), in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de Cadernos de Memórias Coloniais / Carnet de Mémoires Coloniales, de Isabela Figueiredo, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 73.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourenço na Paisagem/ Lourenço dans le paysage, (Hommage à Eduardo Lourenço), Lídia Jorge, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en armes, Histoires de luttes dans le Portugal de la Dictature (1970-1974), Isabel Lindim, avec la collaboration d’Isabel do Carmo, Trad. Agnès Levécot et Roger Claustre, Ed. Agone, Marseille, Juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palavra-Passe/Mot de passe, Maurício Vieira, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro de deslembramento de Ondjaki, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de Martina/ Lettres de Martina, Mia Couto, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que vemos… Gonçalo M. Tavares, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miopia/ Myopie, Luís Quintais, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mistério/ Le mystère, Lídia Jorge, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando digo que a arte…/ Lorsque je dis que l’art…, Rui Chafes, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 60.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncio aí/Attention, silence, Paulo Iumatti & Álvaro Faleiros, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vejam bem/Voyez donc, poème de José Afonso, in Revista Sigila, « L’anonyme/ O anónimo », Printemps-Été 2019, n°43, p. 158.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeleta/Omelette, poème de Nuno Júdice, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os computadores e eu/ Les ordinateurs et moi, chronique de António Lobo Antunes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a pele/ Sous la peau, Rui Chafes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur du temps. Un certain regard sur le roman portugais du dernier quart du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05085691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Levécot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences honoraire Sorbonne Nouvelle Membre du CREPAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit épiphanique de la fille de Walter (em &amp;quot;Vale da Paixão&amp;quot; de Lidia Jorge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kdy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique du labyrinthe dans As Terras do Risco de Agustina Bessa-Luís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v119i1.24568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.055.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eis uma história… de Olga Gonçalves : voyage au bout de la nuit migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discos voadores e outros sonhos insaciados na obra de Maria Judite de Carvalho”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da Eva </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie secrète de Dona Alberti »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Âges / Idades (54), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.054.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARNIVALIZATION OF THE REVOLUTION IN FADO ALEXANDRINO BY ANTÓNIO LOBO ANTUNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamorfoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, décolonisateur de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, José Saramago, création, dialogue et critique, 7S, pp.SP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“José Saramago, décolonisateur de la pensée”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la statue à la pierre selon José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pierres/Pedras, 51, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago, descolonizador do pensamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camoes, Revista de Letras e Culturas Lusofonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Saramago: presente e futuro, 27, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ele é os trabalhadores de Mafra: figuração das personagens colectivas em Memorial do Convento de José Saramago», in Revista de Estudos Literários n°12, Coord. Carlos Reis, Ana Paula Arnaut, Sara Grünhagen, Centro de Literatura Portuguesa, Faculdade de Letras de Coimbra, 2022, p. 19-43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Literários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-847X_12_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.“Dix années d’études africaines dans les universités françaises”, in Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021, p. 237-248.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncios articulados de Lídia Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’Afrique(s), universalisme et pensée décoloniale, Souleymane Bachir Diagne et Jean-Loup-Amselle, Albin Michel, 2018, in Littératures Africaines d’Expression Portugaise,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance secrète de Fradique Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Correspondances/ Correspondências, 46, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.046.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisible femme-lionne : une allégorie de la peur selon Mia Couto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•O Invisível, Rui Lage (Lisbonne, Editorial Gradiva, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (45), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.045.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pele branca, máscaras negras em O Esplendor de Portugal de António Lobo Antunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Convergência Lusíada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (43), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37508/rcl.2020.n43a364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Revaloriser les oubliés de l’Histoire : un combat littéraire de José Saramago », in « L’anonyme / O anónimo », Sigila, n°43, Gris-France, Paris, 2019, p. 75-85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences articulés entre Lídia Jorge et Graça Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Secrets de fabrication, 2 (44), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Traduction culturelle dans l’oeuvre de Mia Couto”, in Hispanismes, Revue de la Société des Hispanismes Français, Hors-série n°2 “Traduire d’une culture à l’autre”, Février 2019, p. 227-238. https://www.hispanistes.fr/images/PDF/HispanismeS/HS2/17.Article-LEVECOT-Agnes.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« Lusitânia de Almeida Faria: um romance epistolar que cruza ficção historiográfica com testemunho autobiográfico », Revista Abril, UFF, Vol. 11, N°22, Jan.-Jun. 2019, p. 15-26. http://periodicos.uff.br/revistaabril/article/view/29979/17520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Abril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memórias Secretas de Mário Cláudio, in Colóquio Letras n°200, Janeiro/Abril 2019, p. 240-243.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourpre voix de Adão Contreiras, (Trad. Catherine Dumas, Cahiers de poésie bilingue 7, Presses de la Sorbonne Nouvelle, 2018), in Sigila n°43, p. 172-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’année où Pigafetta boucla son tour du monde, de Luís Cardoso, (Trad. Catherine Dumas, Editions-jentayu Paris, 2019), in Sigila n°44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense du secret, Anne Dufourmantelle, (Rivages Poche, Petite Bibliothèque, 2019), in Sigila, n°44, automne-hiver 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.044.0217.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Júlio Pomar: la métamorphose en perspective », in « Métamorphoses / Metamorfoses », Sigila n°42, Gris-France, Paris, 2018, p. 21-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d'expression portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°21, 2021, Cahiers du CREPAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma guerra sem fim, &amp;quot;Se o Passado não tivesse Asas&amp;quot;, de Pepetela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Até que um dia não havera' mais amanhã". Configurações da guerra e da resistência em filosofia, na literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, May 2023, Lisboa / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nuit épiphanique de la fille de Walter » dans la Couverture du Soldat de Lídia Jorge », XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit dans le monde ibérique et latino-américain. XLe congrès de la Société des Hispanistes de France – SHF, Université d’Artois (Arras), 8-10 juin 2022 [10 juin 2022].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Arras Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en fiction critique d’une histoire angolaise récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée inter-options pour l'Agrégation Externe d'Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Feb 2022, Grenoble (E-meeting), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysage macanais dans A China ao Lado de Maria Ondina Braga »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Femmes écrivaines portugaises pendant la dictature militaire et État Nouveau (1926-1974), Org. CRILUS et Chaire Lindley Cintra, Camões, I. P., Université Paris Nanterre, 24 février 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legs intellectuel et matériel de Solange Parvaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« République des Lettres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Revoada de pássaros em Valmares: sonho identitário da filha de Walter”, 15 e 16 de setembro de 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional O poder da imagem na obra de Lídia Jorge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Université de Genève – Cátedra Lídia Jorge,, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soucoupes volantes et autres rêves inassouvis, dans l'oeuvre de Maria Judite de Carvalho »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ecrivaines portugaises pendant la dictature militaire et l’État Nouveau ». Journée d’études Maria Judite de Carvalho : les frontières de l’humain face aux débris du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions, Sur invitation de l’Université de Genève, 27 avril 2020 (intervention enregistrée et divulguée par Internet, en de la pandémie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Des femmes gardiennes du temps chez Lídia Jorge », Cycle de conférences « Discours littéraires sur le féminin en portugais », Coord. Nazaré Torrão, Uni Bastions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fernanda Botelho, Xerazade dos anos 60 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional Ver/Rever a Escrita de Mulheres em Portugal (1926-1975), Faculdade de Ciências Sociais e Humanas (Nova FCHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbonne., Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mort blanche de José Cardoso Pires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CREPAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils et décalages chez l’écrivain portugais José Rodrigues Miguéis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 4, 282 p., 2016, (Cahier Hors-série), 978-2-87854-694-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman portugais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, pp.327, 2009, 978-2-296-08567-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Botelho, Xerazade dos anos 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Manuel da Costa Esteves; Isabel Henriques de Jesus; Teresa Sousa de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritoras portuguesas no tempo da Ditadura Militar e do Estado Novo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2023, Escritoras portuguesas no tempo da Ditadura Militar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Crispim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel da Costa Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Helena Araujo da Silva; Maria Araujo da Silva; Fernando Curopos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l'enseignement du Portugais dans l'université française, Sorbonne 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions hispaniques Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252, 2021, Editions Hispaniques, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Solange Parvaux et l’enseignement de la langue portugaise. Le lien entre le second degré et le supérieur”, Collaboration M. De Lourdes Crispim, J. Manuel da Costa Esteves, Olinda Kleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda Kleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel da Costa Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’enseignement du Portugais dans l’université française, Sorbonne 1919-2019, Dir. M. H. Araújo da Silva, M. Araújo da Silva, Fernando Curopos, Éditions Hispaniques, Université Paris-Sorbonne, Paris, Janvier 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d’études africaines dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers du CREPAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-248, 2021, Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres,, 972-2-37906-077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Memórias individualizadas no romance português do pós-25 de Abril », in A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra, 2020, p. 407-424. http://repositorio.uportu.pt/jspui/bitstream/11328/3055/1/eBook%20A%20Escrita%20do%20Eu.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Escrita do EU, A literatura como laboratório da vida, Maria Helena Jesus, Paulo Jesus, Gonçalo Marcelo (Eds.), Imprensa da Universidade de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tocata para dois Clarins : do EU autobiográfico à metaficção historiográfica », in Vida e Obra de Mário Cláudio, Fundação Eng. António de Almeida e Universidade da Beira Interior, 2018, p. 47-62. http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida e Obra de Mário Cláudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusofonia.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-972-8012-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De que les dessins ne montrent pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jogo honesto/ Jeu honnête (Extrait de Uma Dor Tão Desigual), Nuno camarneiro, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pequenas doenças da eternidade / Les petites maladies de l’éternité (extrait de O Caçador de Elefantes Invisíveis), Mia Couto, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 188.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cura pela palavra/ Les mots qui guérissent, José Eduardo Agualusa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 53.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclipse solar/ Éclipse solaire, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro do Desassossego/Le Livre de l’intranquillité, Fernando Pessoa, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo/ Secret, José Craveirinha, in Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol invictus/ Sol invictus, Rui Lage, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência/ Transparence, Gastão Cruz, (Extrait de Uma Dor Tão Desigual), in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancelamento do eclipse / Annulation de l’éclipse, Ondjaki, Revista Sigila, « Éclipses/ Eclipses », Automne-Hiver 2022, n°50, p. 174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancresto remédio/Panacée universelle (Extrait de O Ano da Morte de Ricardo Reis), José Saramago, in Revista Sigila, « Remèdes/ Remédios », Printemps-Été 2022, n°49, p. 85.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourenço na Paisagem/ Lourenço dans le paysage, (Hommage à Eduardo Lourenço), Lídia Jorge, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de Cadernos de Memórias Coloniais / Carnet de Mémoires Coloniales, de Isabela Figueiredo, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 73.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palavra-Passe/Mot de passe, Maurício Vieira, in Revista Sigila, « Vengeance/Vingança », Automne-Hiver 2021, n°48, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes en armes, Histoires de luttes dans le Portugal de la Dictature (1970-1974), Isabel Lindim, avec la collaboration d’Isabel do Carmo, Trad. Agnès Levécot et Roger Claustre, Ed. Agone, Marseille, Juin 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait de O Livro de deslembramento de Ondjaki, in Revista Sigila, « Couleurs/Cores », Printemps-Été 2021, n°47, p. 116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de Martina/ Lettres de Martina, Mia Couto, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 184.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que vemos… Gonçalo M. Tavares, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miopia/ Myopie, Luís Quintais, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O mistério/ Le mystère, Lídia Jorge, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando digo que a arte…/ Lorsque je dis que l’art…, Rui Chafes, in Revista Sigila, « L’invisible/O invisível », Printemps-Été 2020, n°45, p. 60.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silêncio aí/Attention, silence, Paulo Iumatti & Álvaro Faleiros, in Revista Sigila, « Correspondances/Correspondências », Automne-Hiver 2020, n°46, p. 178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a pele/ Sous la peau, Rui Chafes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vejam bem/Voyez donc, poème de José Afonso, in Revista Sigila, « L’anonyme/ O anónimo », Printemps-Été 2019, n°43, p. 158.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeleta/Omelette, poème de Nuno Júdice, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », 2019, n°44, p. 210.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os computadores e eu/ Les ordinateurs et moi, chronique de António Lobo Antunes, in Revista Sigila, « Secrets de fabrication/ Segredos de fabrico », Automne-Hiver, 2019, n°44, p. 206.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur du temps. Un certain regard sur le roman portugais du dernier quart du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05085691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v119i1.24568" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.055.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_12_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03921966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.046.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37508/rcl.2020.n43a364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04535736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1305741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v119i1.24568" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.055.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.054.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_12_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03921966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.046.0073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37508/rcl.2020.n43a364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.044.0217." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lev&#233;cot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04535736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1305741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Crispim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Kleiman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lusosofia.net/textos/20200203-20190521_20190521_vida_obra_mario_claudio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>